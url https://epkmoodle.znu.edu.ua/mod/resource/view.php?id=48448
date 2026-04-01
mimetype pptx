--- v0 (2025-11-02)
+++ v1 (2026-04-01)
@@ -1,34 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...3 lines deleted...]
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
@@ -232,54 +233,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620" autoAdjust="0"/>
     <p:restoredTop sz="94622" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="52" d="100"/>
-          <a:sy n="52" d="100"/>
+          <a:sx n="54" d="100"/>
+          <a:sy n="54" d="100"/>
         </p:scale>
-        <p:origin x="778" y="72"/>
+        <p:origin x="754" y="29"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -493,94 +494,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -658,94 +659,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -833,94 +834,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -998,94 +999,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1240,94 +1241,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1522,94 +1523,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1938,94 +1939,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2052,186 +2053,186 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2416,94 +2417,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -2665,94 +2666,94 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
@@ -2877,51 +2878,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/15/2021</a:t>
+              <a:t>3/30/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -2956,51 +2957,51 @@
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B6F15528-21DE-4FAA-801E-634DDDAF4B2B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
@@ -3236,51 +3237,51 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3512,74 +3513,89 @@
           <p:cNvPr id="8" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1178380" y="6999636"/>
             <a:ext cx="7655137" cy="1434250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="5734"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4096">
+              <a:rPr lang="en-US" sz="4096" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
-              <a:t>Викладач: </a:t>
-[...9 lines deleted...]
-              <a:rPr lang="en-US" sz="4096">
+              <a:t>Викладач</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4096" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
-              <a:t>Кравченко Ольга Василівна</a:t>
-            </a:r>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="5734"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4096" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>Федосєєв Костянтин</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4096" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3659,75 +3675,50 @@
                   <a:moveTo>
                     <a:pt x="7399716" y="7628810"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="59690" y="7628810"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="59690" y="59690"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="7399716" y="59690"/>
                   </a:lnTo>
                   <a:lnTo>
                     <a:pt x="7399716" y="7628810"/>
                   </a:lnTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="D68B54"/>
             </a:solidFill>
           </p:spPr>
         </p:sp>
       </p:grpSp>
-      <p:pic>
-[...23 lines deleted...]
-      </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="7444723" y="249687"/>
             <a:ext cx="10517717" cy="1588279"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="14401806" cy="2174814"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="7" name="Freeform 7"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="14401806" cy="2174814"/>
             </a:xfrm>
@@ -3851,58 +3842,82 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7210180" y="3633998"/>
             <a:ext cx="8930164" cy="705585"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="5734"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4096">
+              <a:rPr lang="en-US" sz="4096" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
-              <a:t>Семестр:                                             5 </a:t>
-            </a:r>
+              <a:t>Семестр</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4096" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>:                                             </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4096" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4096" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="TextBox 11"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7210180" y="5911167"/>
             <a:ext cx="10153828" cy="701775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
@@ -4012,80 +4027,86 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4096">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
               <a:t>годин  </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13404847" y="2780170"/>
-            <a:ext cx="4557594" cy="705585"/>
+            <a:off x="11844688" y="2780170"/>
+            <a:ext cx="6117753" cy="683842"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="5734"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4096">
+              <a:rPr lang="uk-UA" sz="4096" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
-              <a:t>Ольга Василівна</a:t>
-            </a:r>
+              <a:t>Костянтин Євгенович</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4096" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Open Sans Bold"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 15"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="12912990" y="7965069"/>
             <a:ext cx="5283994" cy="1429485"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
@@ -4113,79 +4134,88 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4096">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
               <a:t>14 год практичних)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 16"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14134998" y="1988860"/>
+            <a:off x="13354918" y="1973881"/>
             <a:ext cx="3097292" cy="705585"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="5734"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4096">
+              <a:rPr lang="uk-UA" sz="4096" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
-              <a:t>Кравченко </a:t>
+              <a:t>Федосєєв</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4096" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Open Sans Bold"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="TextBox 17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7210180" y="4749750"/>
             <a:ext cx="4634508" cy="701775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -4247,50 +4277,83 @@
               </a:rPr>
               <a:t>Фаховий молодший </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPts val="5734"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="4096">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Open Sans Bold"/>
               </a:rPr>
               <a:t>бакалавр</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Google Shape;67;p14" title="photo_2026-03-12_13-09-09.jpg">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{701CE224-07D1-4A75-A2E0-7B1057CE6BBB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="47044"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="274505"/>
+            <a:ext cx="6721247" cy="9737990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -7154,96 +7217,96 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>380</Words>
+  <Words>379</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Произвольный</PresentationFormat>
+  <PresentationFormat>Довільний</PresentationFormat>
   <Paragraphs>69</Paragraphs>
   <Slides>7</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>Open Sans Bold</vt:lpstr>
+      <vt:lpstr>Arimo Bold</vt:lpstr>
+      <vt:lpstr>Montserrat Semi-Bold</vt:lpstr>
+      <vt:lpstr>Montserrat Semi-Bold Bold</vt:lpstr>
+      <vt:lpstr>Open Sans Bold Italics</vt:lpstr>
+      <vt:lpstr>Open Sans Extra Bold</vt:lpstr>
       <vt:lpstr>Times Neue Roman Bold</vt:lpstr>
-      <vt:lpstr>Montserrat Semi-Bold</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Arimo Bold</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Open Sans Bold Italics</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентація PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Правове регулювання підприємницької діяльності</dc:title>
   <dc:creator>isheika</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:identifier>DAEbtwE-PNE</dc:identifier>
 </cp:coreProperties>
 </file>