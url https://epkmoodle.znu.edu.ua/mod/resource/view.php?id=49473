--- v0 (2025-11-02)
+++ v1 (2026-05-16)
@@ -11,50 +11,52 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="4FB6E78E" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="002E0F49" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006260B9">
         <w:rPr>
@@ -241,169 +243,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="00C4726A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63782B80" w14:textId="114B7EA8" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="63782B80" w14:textId="0FBA6807" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1429B3C8" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE2B0D0" w14:textId="065E5DCB" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1112,90 +1124,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні циклової комісії </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>соціальної роботи та педагогічних дисциплін, фізичного виховання</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB11519" w14:textId="2EFCCEA6" w:rsidR="002E0F49" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="002E0F49">
+    <w:p w14:paraId="7BB11519" w14:textId="23350E98" w:rsidR="002E0F49" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="002E0F49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53834EFA" w14:textId="19DDF70D" w:rsidR="002E0F49" w:rsidRPr="002E0F49" w:rsidRDefault="002E0F49" w:rsidP="002E0F49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________ </w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -1495,169 +1517,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324214DA" w14:textId="6BF83DAB" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="324214DA" w14:textId="0D4AAFFA" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C26AED0" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630D1D34" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2344,90 +2376,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B430F14" w14:textId="2DCBF5FD" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="3B430F14" w14:textId="00BF84D4" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A63A6D" w14:textId="0E8582D3" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -2671,169 +2713,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4774CD9D" w14:textId="4028DA0A" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="4774CD9D" w14:textId="154F3CA9" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6700DF31" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277F4EDE" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3544,90 +3596,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання</w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C027B4" w14:textId="7AF7D9A8" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="56C027B4" w14:textId="0812B02B" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C00FC4" w14:textId="05B9ED6E" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -3890,169 +3952,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5099249F" w14:textId="3FF50E1A" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="5099249F" w14:textId="1BBAC2CE" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1EBF21" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9726E3" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4717,90 +4789,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709747A3" w14:textId="6315A108" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="709747A3" w14:textId="3DCB52FA" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A419FE" w14:textId="5B6BB6AF" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -5054,169 +5136,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F68D642" w14:textId="029853EF" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="5F68D642" w14:textId="5ADBF80A" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F09777" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEF82E0" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5884,90 +5976,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0B58BA" w14:textId="59CC505A" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="1A0B58BA" w14:textId="3F27BD59" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40578C3F" w14:textId="5C60FD8F" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -6229,169 +6331,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA2EF87" w14:textId="1CFC65F5" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="4EA2EF87" w14:textId="54A6C8A5" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCBF6A4" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC1E14C" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -7046,90 +7158,100 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F1EB32" w14:textId="435B27C9" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="27F1EB32" w14:textId="45370CE2" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D894EA" w14:textId="72FBC858" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -7372,169 +7494,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09513112" w14:textId="47D854D8" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="09513112" w14:textId="5FF88E64" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD4277B" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FB460B" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8231,100 +8363,110 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4037B527" w14:textId="24270761" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="4037B527" w14:textId="59486327" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342D6A3E" w14:textId="396ADD98" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -8586,169 +8728,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFE3291" w14:textId="7B831691" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="2CFE3291" w14:textId="64CEA9D3" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE6C256" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BA3907" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9424,90 +9576,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183BA511" w14:textId="1C952644" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="183BA511" w14:textId="236952C6" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433829FC" w14:textId="1C6D44D7" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -9761,169 +9923,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7463AACE" w14:textId="48814DB2" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="7463AACE" w14:textId="6504F219" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9C95F3" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48316185" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10600,90 +10772,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E17389" w14:textId="5EFB8E3D" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="41E17389" w14:textId="0445E4E2" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011A211F" w14:textId="62629A1D" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -10948,169 +11130,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A1B14B" w14:textId="2DDDBC9B" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="71A1B14B" w14:textId="6E980F48" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B7132" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED27B2F" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -11809,90 +12001,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D7D771" w14:textId="2AA72628" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="77D7D771" w14:textId="757428AD" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E710BAE" w14:textId="7016DAB5" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -12159,169 +12361,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D336997" w14:textId="48B4D565" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="1D336997" w14:textId="401B733E" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5866774F" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFBE70A" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -13026,90 +13238,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398910AF" w14:textId="33804727" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="398910AF" w14:textId="0E7BA3BC" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A51EEA7" w14:textId="715C571D" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -13372,169 +13594,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3204DD91" w14:textId="208ADE14" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="3204DD91" w14:textId="2381AE7C" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB4DFC2" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F91EBE" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14263,90 +14495,100 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DC62A1" w14:textId="7E8A4BB8" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="14DC62A1" w14:textId="4F4AC74C" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C07F92" w14:textId="1997D2F7" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -14600,169 +14842,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6655D9A9" w14:textId="7998FE4C" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="6655D9A9" w14:textId="0ACBE87A" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068C289A" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FE4741" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15441,90 +15693,100 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5" w:rsidRPr="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720D21A7" w14:textId="36705665" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="720D21A7" w14:textId="7C508D4C" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD0FEB2" w14:textId="3B6F0A33" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -15785,169 +16047,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BE4E97" w14:textId="7C8E0E47" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="47BE4E97" w14:textId="29B6CA4D" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD9C886" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEEBC6F" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -16614,90 +16886,100 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5" w:rsidRPr="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E852607" w14:textId="13A0606D" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="0E852607" w14:textId="595691B2" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251098BC" w14:textId="16810B72" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -16951,169 +17233,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43054CE5" w14:textId="1119D190" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="43054CE5" w14:textId="7AAE5640" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D63D6B1" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A30148D" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -17834,90 +18126,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333E7FA1" w14:textId="7440528D" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="333E7FA1" w14:textId="17F698E7" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB320B2" w14:textId="061B87C3" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -18180,169 +18482,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0212A3A5" w14:textId="78537FB5" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="0212A3A5" w14:textId="7D172C2A" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201C93A3" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03588B85" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19081,90 +19393,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC6AF12" w14:textId="59EA2327" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="6AC6AF12" w14:textId="49B187A5" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633748BD" w14:textId="0ACEA2A7" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -19458,169 +19780,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E864D13" w14:textId="4BDBCC52" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="0E864D13" w14:textId="72190C68" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514785D4" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE5EB22" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -20299,90 +20631,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidR="00891788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D87730B" w14:textId="28BD17B2" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="1D87730B" w14:textId="3340BE5A" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7055329A" w14:textId="782BED44" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -20637,169 +20979,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6842A5B8" w14:textId="38572D46" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="6842A5B8" w14:textId="37874155" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDC83BF" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B7128D" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -21508,92 +21860,100 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136DC09A" w14:textId="6171D26F" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
+    <w:p w14:paraId="136DC09A" w14:textId="28E521B1" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="00C148A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №8</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="002F54A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> від</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>18.03.2025.</w:t>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74828911" w14:textId="7FB09556" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -21881,169 +22241,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ECCEE7" w14:textId="11E85E1E" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="16ECCEE7" w14:textId="329F0EC0" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CA26DF" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07420046" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -22753,80 +23123,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A87ECB1" w14:textId="2D045FED" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="2A87ECB1" w14:textId="34292828" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B900031" w14:textId="12AA2019" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -23097,169 +23477,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9AA40B" w14:textId="3CCF0A59" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="2D9AA40B" w14:textId="43342920" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2094047A" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697C84EC" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -23938,80 +24328,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167A6F84" w14:textId="1D616604" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="167A6F84" w14:textId="6BB3AFFE" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7214CC8E" w14:textId="0209EBD3" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -24265,169 +24665,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2054A47F" w14:textId="669648EC" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="2054A47F" w14:textId="6BD46DAF" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A376E55" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9096AE" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -25115,80 +25525,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D558A66" w14:textId="7FAC04BF" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="0D558A66" w14:textId="5767F2B1" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AB2893" w14:textId="4E8EFCF3" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -25450,169 +25870,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159A2A43" w14:textId="5B649729" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="159A2A43" w14:textId="1BEC506D" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565400DD" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB204C9" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -26341,80 +26771,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2290F85B" w14:textId="5DA63335" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="2290F85B" w14:textId="3D79B228" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E94761A" w14:textId="0D2E2E48" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -26668,169 +27108,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7DF34C" w14:textId="70AED92C" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="7A7DF34C" w14:textId="57B7DDA2" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEB9ED3" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0638D401" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -27518,80 +27968,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB7A7CC" w14:textId="526BF74B" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="4DB7A7CC" w14:textId="2528C8A5" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AD26C3" w14:textId="349B86B2" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -27853,169 +28313,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A3931E" w14:textId="5114529D" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="21A3931E" w14:textId="7D144402" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4FA298" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591D59A3" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -28703,80 +29173,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076B836F" w14:textId="3A4F13B1" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="076B836F" w14:textId="0C086811" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429DEA07" w14:textId="6CC0F4B1" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -29028,169 +29508,179 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Семестр </w:t>
       </w:r>
       <w:r w:rsidR="009C151F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046D5C72" w14:textId="366B564E" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
-[...107 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="046D5C72" w14:textId="50E30B57" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2025-2026</w:t>
       </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2024-2025н.р.</w:t>
+        <w:t>н.р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72802F44" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AA24A33" w14:textId="77777777" w:rsidR="006260B9" w:rsidRPr="002E0F49" w:rsidRDefault="006260B9" w:rsidP="006260B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -29859,80 +30349,90 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Затверджено на засіданні </w:t>
       </w:r>
       <w:r w:rsidR="009B4BC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">засіданні циклової комісії соціальної роботи та педагогічних дисциплін, фізичного виховання </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">людини </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7383C068" w14:textId="269D632D" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
+    <w:p w14:paraId="7383C068" w14:textId="72BD4FA7" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="002F54A1" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Протокол №6 від</w:t>
       </w:r>
+      <w:r w:rsidR="005D3586">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>24.04.2026</w:t>
+      </w:r>
       <w:r w:rsidR="00C148A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>18.03.2025.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207953AA" w14:textId="3A0EE818" w:rsidR="001270BB" w:rsidRPr="002E0F49" w:rsidRDefault="001270BB" w:rsidP="001270BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0F49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Голова комісії ________</w:t>
       </w:r>
       <w:r w:rsidR="002307DA">
         <w:rPr>
@@ -30173,50 +30673,51 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009140CE"/>
     <w:rsid w:val="000A4827"/>
     <w:rsid w:val="000A5109"/>
     <w:rsid w:val="001270BB"/>
     <w:rsid w:val="0022270D"/>
     <w:rsid w:val="002307DA"/>
     <w:rsid w:val="002D4DB9"/>
     <w:rsid w:val="002E0F49"/>
     <w:rsid w:val="002F1766"/>
     <w:rsid w:val="002F54A1"/>
     <w:rsid w:val="00304604"/>
     <w:rsid w:val="0034219D"/>
     <w:rsid w:val="0035057D"/>
     <w:rsid w:val="00372D5A"/>
     <w:rsid w:val="003A0EF2"/>
     <w:rsid w:val="003D0271"/>
+    <w:rsid w:val="005D3586"/>
     <w:rsid w:val="0060704F"/>
     <w:rsid w:val="006260B9"/>
     <w:rsid w:val="006547C6"/>
     <w:rsid w:val="006A2C3B"/>
     <w:rsid w:val="007558AB"/>
     <w:rsid w:val="007658AB"/>
     <w:rsid w:val="00891788"/>
     <w:rsid w:val="008D70C9"/>
     <w:rsid w:val="009140CE"/>
     <w:rsid w:val="00923495"/>
     <w:rsid w:val="009347ED"/>
     <w:rsid w:val="00946840"/>
     <w:rsid w:val="009755D0"/>
     <w:rsid w:val="009A206F"/>
     <w:rsid w:val="009B4BC5"/>
     <w:rsid w:val="009C151F"/>
     <w:rsid w:val="009C2437"/>
     <w:rsid w:val="00A35C07"/>
     <w:rsid w:val="00B40FC6"/>
     <w:rsid w:val="00B52E8F"/>
     <w:rsid w:val="00BB6213"/>
     <w:rsid w:val="00C0480C"/>
     <w:rsid w:val="00C148A1"/>
     <w:rsid w:val="00C41C73"/>
     <w:rsid w:val="00C4726A"/>
@@ -30708,50 +31209,51 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="9569646">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -31005,51 +31507,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
+  <Pages>1</Pages>
   <Words>12990</Words>
   <Characters>7405</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>20355</CharactersWithSpaces>