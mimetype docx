--- v0 (2025-12-13)
+++ v1 (2026-10-01)
@@ -23,121 +23,131 @@
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="005D081A" w:rsidRPr="005D081A" w:rsidRDefault="005D081A" w:rsidP="005D081A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D081A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ПЛАН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D081A" w:rsidRPr="005D081A" w:rsidRDefault="005D081A" w:rsidP="005D081A">
+    <w:p w:rsidR="005D081A" w:rsidRPr="009536D9" w:rsidRDefault="005D081A" w:rsidP="005D081A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D081A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D081A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>рактичн</w:t>
       </w:r>
       <w:r w:rsidRPr="005D081A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ого</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D081A">
+      <w:r w:rsidR="009536D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D081A">
+      <w:r w:rsidR="009536D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заняття</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D081A">
+      <w:r w:rsidR="009536D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № 3</w:t>
+        <w:t xml:space="preserve"> № </w:t>
+      </w:r>
+      <w:r w:rsidR="009536D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005D081A" w:rsidRDefault="005D081A" w:rsidP="005D081A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D081A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Тема: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D081A">
@@ -4004,73 +4014,75 @@
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="005D081A"/>
+    <w:rsid w:val="00494E29"/>
     <w:rsid w:val="005D081A"/>
     <w:rsid w:val="006D5522"/>
     <w:rsid w:val="007F1BA1"/>
+    <w:rsid w:val="009536D9"/>
     <w:rsid w:val="00CE3C21"/>
     <w:rsid w:val="00E454F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4242,50 +4254,52 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D081A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -4536,51 +4550,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>351</Words>
   <Characters>2005</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2352</CharactersWithSpaces>