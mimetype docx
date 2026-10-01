--- v0 (2025-11-02)
+++ v1 (2026-10-01)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="17"/>
@@ -203,56 +203,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD09EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">____________        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD09EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О.Є.Грибанова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD09EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                            «______»_______________202</w:t>
       </w:r>
-      <w:r w:rsidR="006A30A8">
+      <w:r w:rsidR="00E056D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -518,51 +518,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.В.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
       <w:pPr>
         <w:ind w:left="1701" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5910"/>
         <w:gridCol w:w="5035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidTr="006519D7">
+      <w:tr w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidTr="00E056D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
             <w:pPr>
               <w:ind w:left="1701" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD09EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Обговорено та ухвалено</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
             <w:pPr>
               <w:ind w:left="1701" w:hanging="567"/>
               <w:rPr>
@@ -596,70 +596,77 @@
           </w:p>
           <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
             <w:pPr>
               <w:ind w:left="1701" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
             <w:pPr>
               <w:ind w:left="1701" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD09EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Протокол № 1  від  “</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E056D5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD09EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>” серпня 202</w:t>
             </w:r>
-            <w:r w:rsidR="006A30A8">
+            <w:r w:rsidR="00E056D5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD09EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> р.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
             <w:pPr>
               <w:ind w:left="1701" w:hanging="567"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD09EE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Голова ЦК____________________________</w:t>
             </w:r>
           </w:p>
@@ -923,56 +930,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E70E58" w:rsidRPr="00CD09EE" w:rsidRDefault="00E70E58" w:rsidP="00E70E58">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                          </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD09EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="006A30A8">
+      <w:r w:rsidR="00E056D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD09EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рік</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:sectPr w:rsidR="00447B69" w:rsidSect="00E70E58">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="851" w:right="711" w:bottom="280" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
@@ -1005,52 +1012,51 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> дисципліни</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1961" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2897"/>
         <w:gridCol w:w="3262"/>
-        <w:gridCol w:w="1555"/>
-        <w:gridCol w:w="1874"/>
+        <w:gridCol w:w="3429"/>
       </w:tblGrid>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="97"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="887" w:hanging="192"/>
@@ -1135,51 +1141,50 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">вищої </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>освіти,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="1121" w:hanging="824"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Характеристика</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1216,51 +1221,50 @@
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="466"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>денна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1394,51 +1398,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>«Освіта»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ФАХОВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
@@ -1470,90 +1473,96 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="272"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="180"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Загальна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>кількість</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>годин – 120</w:t>
+              <w:t xml:space="preserve">годин – </w:t>
+            </w:r>
+            <w:r w:rsidR="00E056D5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="166"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -1575,51 +1584,50 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>– Дошкільна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>освіта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="83"/>
               <w:ind w:left="778"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Рік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1628,159 +1636,115 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>підготовки:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00E056D5" w:rsidTr="00E056D5">
         <w:trPr>
           <w:trHeight w:val="917"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+            <w:tcW w:w="3429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="174"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="427"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5-й</w:t>
-            </w:r>
-[...42 lines deleted...]
-              <w:t>6-й</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>сем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
@@ -1796,121 +1760,120 @@
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Лекції</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00E056D5" w:rsidTr="00E056D5">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="231"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Тижневих аудиторних годин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1918,709 +1881,602 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>денної</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>форми навчання: – 2 год</w:t>
+              <w:t>форми навчання: – 3 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="102" w:right="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Освітньо-професійний ступінь:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="164"/>
               <w:ind w:left="162" w:right="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фаховий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>молодший</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>бакалавр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+            <w:tcW w:w="3429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="451"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 </w:t>
+              <w:t xml:space="preserve">        14 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>год</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="610"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 </w:t>
-[...6 lines deleted...]
-              <w:t>год</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="1215"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Практичні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00E056D5" w:rsidTr="00E056D5">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+            <w:tcW w:w="3429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="771"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 </w:t>
-[...6 lines deleted...]
-              <w:t>год</w:t>
+              <w:t xml:space="preserve"> 28 годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="1384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="184"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="588"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Самостійна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00E056D5" w:rsidTr="00E056D5">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+            <w:tcW w:w="3429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="531"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 </w:t>
-[...6 lines deleted...]
-              <w:t>год</w:t>
+              <w:t xml:space="preserve">         58 годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3429" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="895"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Вид </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>контролю</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00E056D5" w:rsidTr="00E056D5">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2897" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3262" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+            <w:tcW w:w="3429" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="874"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
@@ -3902,2011 +3758,487 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">загальних психолого-педагогічних теорій та фахових </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>методик</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> дошкільної освіти та характеризуються комплексністю та невизначеністю умов; нести відповідальність за результати своєї діяльності; здійснювати контроль за іншими особами у визначених </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ситуаціях</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...24 lines deleted...]
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="185" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...93 lines deleted...]
-        <w:t>рухової активності для активного відпочинку та ведення здорового способу життя.</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Загальні компетентності</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="156"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ЗК 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Здатність зберігати та примножувати моральні, культурні, наукові цінності і досягнення суспільства на основі розуміння історії та закономірностей розвитку предметної області, її місця в загальній системі знань про природу і суспільство та в розвитку суспільства, техніки і технологій, використовувати різні види та форми рухової активності для активного відпочинку та ведення здорового способу життя</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-6"/>
-[...52 lines deleted...]
-        <w:t>ситуаціях.</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="35"/>
-        <w:ind w:left="0"/>
       </w:pPr>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t>ЗК3 Здатність застосовувати знання у практичних ситуаціях.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="1"/>
       </w:pPr>
-      <w:r>
-[...88 lines deleted...]
-        <w:t>письмово.</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t>ЗК4 Здатність спілкуватися державною мовою як усно, так і письмово.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="183"/>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-        <w:t>діяльності.</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t>ЗК7 Здійснення безпечної діяльності.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="182"/>
       </w:pPr>
-      <w:r>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> робіт</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗК9 Здатність до організації </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>проєктної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> діяльності, до міжособистісної взаємодії, роботи в команді, спілкування з представниками інших професійних груп різного рівня</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="243"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> діяльності</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Спеціальні компетентності</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="261" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...94 lines deleted...]
-        <w:t>дій; приймання обґрунтованих рішень</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ЗК12 Здатність усвідомлювати свої професійні можливості та діяти лише в межах рівня професійної підготовленості, діяти на основі етичних міркувань, доброчесності, соціальної відповідальності, поваги до різноманітності та мультикультурності. Здатність діяти у відповідності з принципами академічної доброчесності.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="163"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...76 lines deleted...]
-        <w:t>доброчесності</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Спеціальні компетентності</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...37 lines deleted...]
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="68" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
       </w:pPr>
-      <w:r>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve">СК2 Здатність до фізичного розвитку дітей дошкільного (раннього та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:t>передшкільного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:t xml:space="preserve">) віку, формування </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:t>життєво</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> необхідних умінь та навичок, рухового досвіду та розвитку фізичних якостей.</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve"> необхідних умінь та навичок, рухового досвіду та розвитку фізичних якостейСК3 Здатність до формування серед різних груп населення навичок ведення здорового способу життя та використання рухової активності для задоволення основних потреб організму людини</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="160" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
       </w:pPr>
-      <w:r>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve">СК3 Здатність до формування в дітей дошкільного (раннього та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:t>передшкільного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>віку навичок безпечної поведінки в довкіллі, навичок орієнтування на сталий розвиток.</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t>) віку навичок безпечної поведінки в довкіллі, навичок орієнтування на сталий розвиток.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="160" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
       </w:pPr>
-      <w:r>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve">СК4 Здатність до формування в дітей дошкільного (раннього та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:t>передшкільного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">віку основ здорового способу життя, </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve">) віку основ здорового способу життя, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:t>здоров’язбережувальних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> навичок</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve"> навичок.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="166" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...85 lines deleted...]
-        <w:t>фізичних і психічних можливостей дітей в найбільш оптимальних для них формах</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>СК 13 Здатність до організації освітнього процесу з урахуванням індивідуальних фізичних і психічних можливостей дітей в найбільш оптимальних для них формах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="165" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
       </w:pPr>
-      <w:r>
-[...94 lines deleted...]
-        <w:t>підготовки, що є основою побудови змісту освітніх ліній Базового компоненту дошкільної освіти Державного стандарту дошкільної освіти для розв’язання практичних ситуацій і задач в реальному освітньому процесі закладу дошкільної освіти.</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve">СК 16 Здатність застосовувати знання, уміння і навички із циклу професійної підготовки, що є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E056D5">
+        <w:lastRenderedPageBreak/>
+        <w:t>основою побудови змісту освітніх ліній Базового компоненту дошкільної освіти Державного стандарту дошкільної освіти для розв’язання практичних ситуацій і задач в реальному освітньому процесі закладу дошкільної освіти</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...38 lines deleted...]
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="178"/>
       </w:pPr>
-      <w:r>
-[...84 lines deleted...]
-        <w:t>результати:</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="184" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="846"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E056D5">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...62 lines deleted...]
-        <w:t>суб’єкт- суб’єктної взаємодії</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Програмні результати навчання,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E056D5">
+        <w:t xml:space="preserve"> які досягаються за допомогою вивчення дисципліни: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="168" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">РН2 Планувати та організовувати освітній процес в закладі дошкільної освіти з урахуванням принципів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>передшкільного</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>здоров’язбереження</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...54 lines deleted...]
-        <w:t>особливостей</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, особистісно зорієнтованого підходу, суб’єкт-суб’єктної взаємодії. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="164" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="903"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Визначати завдання, зміст </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">РН3 Встановлювати зв'язок між процесом розвитку, навчання та виховання дітей дошкільного (раннього та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>специфічно</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>передшкільного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...84 lines deleted...]
-        <w:t>програм</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) віку відповідно до їхніх вікових особливостей.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="165" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="846"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">РН9 Визначати завдання, зміст </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>булінгу</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>специфічно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...54 lines deleted...]
-        <w:t>у дітей дошкільного віку</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дитячих видів діяльності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>предметнопрактичної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, ігрової, пізнавальної) та організовувати їх відповідно до освітніх програм.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="168" w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="933"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-        <w:t>освіти і використовувати їх у практичній діяльності</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">РН11.Мати навички збереження та зміцнення психічного, фізичного та соціального здоров’я, попередження протидії </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>булінгу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, формування навичок здорового способу життя у дітей дошкільного (раннього та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>передшкільного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>) віку.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:spacing w:before="163"/>
-        <w:ind w:right="846"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...85 lines deleted...]
-        <w:t>урахуванням умов, цілей, завдань освітньої діяльності в закладі дошкільної освіти.</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>РН13.Знати нормативно-правові документи, законодавчі акти у сфері дошкільної освіти і використовувати їх у практичній діяльності.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>РН21 Керувати власною активністю відповідно до особистісних цінностей з урахуванням умов, цілей, завдань освітньої діяльності в закладі дошкільної освіти.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00E056D5" w:rsidRPr="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:right="903"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.Інтерпретувати зміст і вимоги БКДО та варіативних програм дошкільної освіти, рекомендованих МОН України, обирати адекватні методики для їх забезпечення</w:t>
+      <w:r w:rsidRPr="00E056D5">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>РН22 Інтерпретувати зміст і вимоги БКДО та варіативних програм дошкільної освіти, рекомендованих МОН України, обирати адекватні методики для їх забезпечення</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:sectPr w:rsidR="00447B69">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1040" w:right="0" w:bottom="280" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2176"/>
         </w:tabs>
         <w:ind w:left="2176" w:hanging="179"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10111,134 +8443,137 @@
               <w:t xml:space="preserve"> фізичного</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>виховання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10327,134 +8662,137 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дошкільного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>віку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10561,182 +8899,653 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>виховання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
-              <w:rPr>
-[...9 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E056D5" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-10"/>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E056D5">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Тема</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гімнастика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>системі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00F64EA0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00E056D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E056D5" w:rsidRDefault="00E056D5" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F64EA0" w:rsidTr="006358F7">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="00F64EA0" w:rsidP="00F64EA0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Тема</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.Форми</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізвиховання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="00F64EA0" w:rsidP="00F64EA0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ЗДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="006358F7" w:rsidP="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="991" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="00F64EA0" w:rsidP="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="00F64EA0" w:rsidP="00F64EA0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="00F64EA0" w:rsidP="00E056D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F64EA0" w:rsidRDefault="006358F7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Тема</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>4.</w:t>
+            <w:r w:rsidR="00F64EA0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Заняття</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -10821,350 +9630,341 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>умовах</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E056D5" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00F64EA0" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
-              <w:rPr>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="70"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Тема 5. Методика навчання дітей фізичних</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Тема 7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E70E58">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. Методика навчання дітей фізичних</w:t>
+            </w:r>
+            <w:r w:rsidR="00E70E58">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E70E58">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>вправ.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E70E58">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E70E58">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Система</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E70E58">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E70E58">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>оздоровчих</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>заходів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
-              <w:rPr>
-[...9 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -11194,145 +9994,155 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>розділом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>60</w:t>
+              <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E056D5" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E056D5" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E70E58">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="858"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -11465,55 +10275,61 @@
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Тема</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>6.</w:t>
+            <w:r w:rsidR="00F64EA0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Рухливі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -11543,185 +10359,195 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>системі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00F64EA0" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Тема</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>7. Вправи</w:t>
+            <w:r w:rsidR="00F64EA0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>. Вправи</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -11742,379 +10568,185 @@
               <w:t>спортивного</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>характеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="105"/>
-              <w:rPr>
-[...9 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...196 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Тема</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>9.</w:t>
+            <w:r w:rsidR="00E056D5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Планування</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -12199,169 +10831,182 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дошкільних навчальних закладах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="228"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00E70E58">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00F64EA0" w:rsidP="00F64EA0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107" w:right="70"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Тема</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="00E056D5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Обладнання</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -12420,391 +11065,140 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчальному</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>закладі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
-              <w:rPr>
-[...9 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...247 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12961,158 +11355,164 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>оздоровлення дітей дошкільного віку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00F64EA0" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69" w:rsidP="00F64EA0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ідз</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
@@ -13160,144 +11560,148 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>розділом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>60</w:t>
+              <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00F64EA0" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>32</w:t>
+              <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4532" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -13305,140 +11709,144 @@
               </w:rPr>
               <w:t>Усього</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>120</w:t>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00F64EA0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:line="258" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -13893,235 +12301,179 @@
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...120 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>процесі</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:t>Гімнастика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>системі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>виховання</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
@@ -14308,211 +12660,167 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>умовах</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...94 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-              <w:t>заходів</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Рухливі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ігри</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">системі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -14527,110 +12835,220 @@
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="006358F7" w:rsidRDefault="006358F7" w:rsidP="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Планування</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="66"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="65"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>облік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="65"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="64"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="67"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="64"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="66"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="68"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Рухливі</w:t>
+              <w:t>дошкільних</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>навчальних</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...34 lines deleted...]
-              <w:t>ЗДО</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>закладах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
@@ -14645,936 +13063,65 @@
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...876 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="006358F7" w:rsidRDefault="006358F7" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Руховий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>режим</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -15648,197 +13195,197 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>системі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00447B69" w:rsidRDefault="006358F7" w:rsidP="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оздоровлення</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="264" w:lineRule="exact"/>
-[...86 lines deleted...]
-              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="006358F7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8756"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Разом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006358F7">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="141"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3858"/>
@@ -16475,94 +14022,395 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>виховання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006358F7">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006358F7" w:rsidRDefault="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006358F7" w:rsidRDefault="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гімнастика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>системі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006358F7" w:rsidRDefault="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006358F7">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006358F7" w:rsidRDefault="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006358F7" w:rsidRDefault="006358F7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Форми</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізвиховання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ЗДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006358F7" w:rsidRDefault="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Заняття</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -16721,94 +14569,94 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>умовах</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Методика</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="48"/>
@@ -16917,66 +14765,66 @@
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="199"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Рухливі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
@@ -17007,94 +14855,94 @@
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">системі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Вправи</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
@@ -17149,200 +14997,77 @@
               <w:t>характеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...121 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Планування</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="66"/>
@@ -17483,84 +15208,91 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>навчальних</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>закладах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="199"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Обладнання</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="69"/>
@@ -17697,214 +15429,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>закладі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
-              <w:ind w:left="7"/>
-[...162 lines deleted...]
-              <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
@@ -18121,66 +15689,66 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дошкільного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>віку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9001"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="352"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -18395,82 +15963,82 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="7" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Предмет</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -18480,233 +16048,233 @@
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> виховання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...2 lines deleted...]
-              <w:spacing w:line="270" w:lineRule="exact"/>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Завдання</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-3"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>виховання</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дітей</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дошкільного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> віку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Загальні</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -18783,1334 +16351,1556 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>віку</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>процесі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>виховання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
-              <w:ind w:left="165"/>
-[...8 lines deleted...]
-              <w:t>Заняття</w:t>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гімнастика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>системі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дошкільного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...166 lines deleted...]
-              <w:t>ЗДО</w:t>
+              <w:t>віку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...12 lines deleted...]
-              <w:t>Методика</w:t>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Форми</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізвиховання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...88 lines deleted...]
-              <w:t>заходів</w:t>
+              <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...2 lines deleted...]
-              <w:spacing w:line="258" w:lineRule="exact"/>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="165"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Рухливі</w:t>
+              <w:t>Заняття</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичної</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>культури</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ігри</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">системі </w:t>
+              <w:t>основна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>умовах</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Методика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="48"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>навчання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="51"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="52"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичних</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="53"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>вправ.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="51"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Система</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="51"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оздоровчих</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="41"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...30 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t>характеру</w:t>
+              <w:t>заходів</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...57 lines deleted...]
-                <w:spacing w:val="-1"/>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="199"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Рухливі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ігри</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-7"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">системі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ЗДО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...16 lines deleted...]
-                <w:spacing w:val="74"/>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Вправи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="75"/>
-[...123 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ігри</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>закладі</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>спортивного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>характеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="165"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Планування</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="66"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="65"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>облік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="65"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="64"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="67"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="64"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="66"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дітей</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="68"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Гімнастика</w:t>
+              <w:t>дошкільних</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>навчальних</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...84 lines deleted...]
-              <w:t>віку</w:t>
+              <w:t>закладах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...2 lines deleted...]
-              <w:spacing w:line="273" w:lineRule="exact"/>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="199"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Обладнання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>інвентар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="72"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>для</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="72"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="73"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="70"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>фізичного</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="72"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>виховання</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="69"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дошкільному</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>навчальному</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>закладі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="7"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00247CC7">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="270" w:lineRule="exact"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7088" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Руховий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>режим</w:t>
             </w:r>
             <w:r>
@@ -20189,54 +17979,54 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>системі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>фізичного</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
-[...2 lines deleted...]
-              <w:spacing w:before="41"/>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>виховання</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>та</w:t>
             </w:r>
             <w:r>
@@ -20276,110 +18066,111 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дошкільного</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>віку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9358" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="9001"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="352"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Разом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00247CC7">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="140"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="1" w:line="274" w:lineRule="exact"/>
         <w:ind w:left="4057"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Індивідуальне</w:t>
@@ -20500,76 +18291,58 @@
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">містить результати дослідницького пошуку, відображає певний рівень його навчальної </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>компетентності.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1843" w:right="847" w:firstLine="578"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Мета ІНДЗ: самостійне вивчення частини програмового матеріалу, систематизація, узагальнення, закріплення та практичне застосування знань із навчального курсу, удосконалення навичок самостійної навчально-пізнавальної діяльності.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58" w:rsidP="00247CC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1843" w:right="844" w:firstLine="578"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Зміст ІНДЗ: завершена теоретична або практична робота у межах навчальної програми курсу, яка виконується на основі знань, умінь та навичок, отриманих під час лекційних, практичних занять і охоплює декілька тем або весь зміст навчального курсу.</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1843" w:right="851" w:firstLine="578"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Оцінка з ІНДЗ є обов’язковим балом, який враховується при підсумковому оцінюванні навчальних досягнень студентів з навчальної дисципліни «Методика фізичного виховання».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="2422"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Студент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -20634,104 +18407,116 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> балів.</w:t>
       </w:r>
+      <w:r w:rsidR="00247CC7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Має завдання на вибір:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1843" w:right="844" w:firstLine="38"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>У 5 семестрі ІНДЗ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E58">
+        <w:t xml:space="preserve"> ІНДЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E58">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E70E58">
         <w:t>складається з двох частин, в першій-творча робота-складання тесту для дошкільнят, в другій складання комплексу ранкової гімнастики за конкретними завданнями(кожна з частин оцінюється в 10 балів)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+    <w:p w:rsidR="00447B69" w:rsidRDefault="00247CC7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1843" w:right="847" w:firstLine="38"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>У 6 семестрі ІНДЗ</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E58">
+        <w:t xml:space="preserve"> ІНДЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70E58">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E70E58">
         <w:t>полягає у</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E70E58">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E70E58">
         <w:t>складанні плану-конспекту</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E70E58">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E70E58">
         <w:t>фізкультурного заняття, і запис відео заняття за цим планом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="6085" w:right="1236" w:hanging="3813"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Критерії</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>оцінювання</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -20822,83 +18607,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> балів):</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2421"/>
         </w:tabs>
         <w:spacing w:before="66"/>
         <w:ind w:left="2421" w:hanging="359"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>виклад</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>матеріалу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -20923,50 +18696,51 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> послідовний;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2421"/>
         </w:tabs>
         <w:ind w:left="2421" w:hanging="359"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>самостійне,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>творче,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -22535,268 +20309,188 @@
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00447B69">
+      <w:tr w:rsidR="00247CC7" w:rsidTr="00C719AE">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+            <w:tcW w:w="3512" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Розділ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
+            <w:tcW w:w="3339" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7" w:rsidP="00247CC7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="223"/>
               <w:ind w:left="3" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Розділ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...12 lines deleted...]
-                <w:b/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>4</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
+          <w:p w:rsidR="00247CC7" w:rsidRDefault="00247CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00447B69">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00447B69" w:rsidRDefault="00E70E58">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="37"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
@@ -32896,77 +30590,77 @@
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00447B69" w:rsidRDefault="00447B69">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00447B69">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1920" w:right="0" w:bottom="280" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02105460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E30067C"/>
     <w:lvl w:ilvl="0" w:tplc="0D0E5010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2482" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -33648,140 +31342,144 @@
     <w:lvl w:ilvl="7" w:tplc="AEC89982">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8844" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E04E73A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9865" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="932863424">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1035541397">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="737094415">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="305356375">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="262150449">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="233979098">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="159"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00447B69"/>
+    <w:rsid w:val="00247CC7"/>
     <w:rsid w:val="00447B69"/>
+    <w:rsid w:val="006358F7"/>
     <w:rsid w:val="006A30A8"/>
+    <w:rsid w:val="007C2DEB"/>
+    <w:rsid w:val="00E056D5"/>
     <w:rsid w:val="00E70E58"/>
+    <w:rsid w:val="00F64EA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1EB4AE5B"/>
+  <w14:docId w14:val="692D43AD"/>
   <w15:docId w15:val="{76C6D07C-9F69-422E-85BB-0A839783428A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -34109,105 +31807,99 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="71"/>
       <w:ind w:left="1702"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="274" w:lineRule="exact"/>
       <w:ind w:left="4937"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -34235,51 +31927,51 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="2421" w:hanging="359"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epkmoodle.znu.edu.ua/mod/assign/view.php?id=48397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmu.gov.ua/control/npd/search" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epkmoodle.znu.edu.ua/mod/assign/view.php?id=48397" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osvita.kr-admin.gov.ua/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epkmoodle.znu.edu.ua/mod/assign/view.php?id=48397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kmu.gov.ua/control/uk/publish/article?art_id=244859529&amp;cat_id=244277212" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epkmoodle.znu.edu.ua/mod/assign/view.php?id=48397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zakon4.rada.gov.ua/laws/show/3808-12" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ovc.kharkov.ua/sotmfv-2ed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -34530,63 +32222,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4111</Words>
-  <Characters>23434</Characters>
+  <Words>17504</Words>
+  <Characters>9978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>195</Lines>
+  <Lines>83</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>ZNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27491</CharactersWithSpaces>
+  <CharactersWithSpaces>27428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-11-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">