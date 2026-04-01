--- v0 (2025-11-02)
+++ v1 (2026-04-01)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="278" r:id="rId2"/>
-    <p:sldId id="284" r:id="rId3"/>
-[...4 lines deleted...]
-    <p:sldId id="257" r:id="rId8"/>
+    <p:sldId id="291" r:id="rId3"/>
+    <p:sldId id="267" r:id="rId4"/>
+    <p:sldId id="292" r:id="rId5"/>
+    <p:sldId id="284" r:id="rId6"/>
+    <p:sldId id="280" r:id="rId7"/>
+    <p:sldId id="283" r:id="rId8"/>
     <p:sldId id="276" r:id="rId9"/>
-    <p:sldId id="277" r:id="rId10"/>
-[...8 lines deleted...]
-    <p:sldId id="283" r:id="rId19"/>
+    <p:sldId id="266" r:id="rId10"/>
+    <p:sldId id="257" r:id="rId11"/>
+    <p:sldId id="293" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="12601575" cy="7200900"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="1131570" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="565785" algn="l" defTabSz="1131570" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="2200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -774,93 +774,10160 @@
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr vertBarState="maximized">
-    <p:restoredLeft sz="34559" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="10240" autoAdjust="0"/>
     <p:restoredTop sz="86387" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="69" d="100"/>
           <a:sy n="69" d="100"/>
         </p:scale>
-        <p:origin x="86" y="48"/>
+        <p:origin x="1286" y="38"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2268"/>
         <p:guide pos="3969"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="258" y="63258"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="colorful" pri="10100"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent2">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent2">
+        <a:tint val="20000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="cycle">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="cycle">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="cycle">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst>
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent3"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent3">
+        <a:tint val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent4">
+        <a:tint val="70000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent5">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+      <a:schemeClr val="accent3"/>
+      <a:schemeClr val="accent4"/>
+      <a:schemeClr val="accent5"/>
+      <a:schemeClr val="accent6"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent3">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent4">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent5">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+      <a:schemeClr val="accent6">
+        <a:tint val="40000"/>
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent3"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst>
+      <a:schemeClr val="accent4"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:shade val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent2"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent2">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{EB9CF01B-62BC-4FE3-BE9A-406A3562A730}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BA31DA11-A134-457D-B1E5-8A7AC2EF02A9}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>1</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D8919DB5-455C-4482-90D6-9BC2BDB01FC8}" type="parTrans" cxnId="{3125F236-67E1-4F42-9EF9-5859F13BC8ED}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7A54671C-0FDA-4E3D-8CFA-FCC738973C86}" type="sibTrans" cxnId="{3125F236-67E1-4F42-9EF9-5859F13BC8ED}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{89901D4C-CF47-417F-92D4-EB2FEC0637D1}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Більшість великих компаній України вже перейшли на МСФЗ</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DE35CC71-6DC4-4025-940D-0CC22AE03478}" type="parTrans" cxnId="{E059E9FA-8A77-46DE-B6E9-D9BEA9C6E1C9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7E2CF367-E6A3-405B-8ECF-719818049546}" type="sibTrans" cxnId="{E059E9FA-8A77-46DE-B6E9-D9BEA9C6E1C9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E10FCBFA-4D4F-44A4-9C9A-F698DD9AC66D}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>2</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4CF6BCBE-D9E8-4F3E-8E34-845565EE6077}" type="parTrans" cxnId="{223C8E49-7F68-4427-82DC-412FA5752D6A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FC338355-0579-407A-AE6D-50B5297941FB}" type="sibTrans" cxnId="{223C8E49-7F68-4427-82DC-412FA5752D6A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5638AB80-A346-444D-B1F8-3945C794FB15}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Знання стандартів - це не бонус, а вимога ринку праці</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9DE64343-2D6B-4E97-904E-66B8E8E3C6FA}" type="parTrans" cxnId="{495E9414-7AA8-45B9-9524-6768BE04B367}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5B92EE57-F083-4D41-A32A-67C08A178900}" type="sibTrans" cxnId="{495E9414-7AA8-45B9-9524-6768BE04B367}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{80DE5DF2-E989-4694-8198-6A5C8E7C9F7B}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>3</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{ED6365E0-B42E-4B50-8F3B-51C0C34D038B}" type="parTrans" cxnId="{0E7D0434-260E-4AF7-B746-058474BAB8A8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5807124F-35A0-474F-92C1-D5DEEA1D15B5}" type="sibTrans" cxnId="{0E7D0434-260E-4AF7-B746-058474BAB8A8}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AA4A1DBD-F5C6-4824-B02A-6B6E89C28D58}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Це твій квиток до міжнародних корпорацій (</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" err="1" smtClean="0"/>
+            <a:t>Big</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" err="1" smtClean="0"/>
+            <a:t>Four</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>, IT-сектор, банки)</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DA02C682-C39F-4A8D-A624-2256F015B5CF}" type="parTrans" cxnId="{CA818DD9-3F3A-443F-AF46-6306E4747C86}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{457EF20C-BABE-48E5-B76D-B49025171E4F}" type="sibTrans" cxnId="{CA818DD9-3F3A-443F-AF46-6306E4747C86}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" type="pres">
+      <dgm:prSet presAssocID="{EB9CF01B-62BC-4FE3-BE9A-406A3562A730}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="5"/>
+          <dgm:chPref val="5"/>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D9E85C2C-F70E-4742-A684-121FB9F888A6}" type="pres">
+      <dgm:prSet presAssocID="{BA31DA11-A134-457D-B1E5-8A7AC2EF02A9}" presName="parentText1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{CD62D198-F31E-48E9-B5C2-068319F175CE}" type="pres">
+      <dgm:prSet presAssocID="{BA31DA11-A134-457D-B1E5-8A7AC2EF02A9}" presName="childText1" presStyleLbl="solidAlignAcc1" presStyleIdx="0" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{458288B3-C462-4FB8-B662-C9A1BC96D725}" type="pres">
+      <dgm:prSet presAssocID="{E10FCBFA-4D4F-44A4-9C9A-F698DD9AC66D}" presName="parentText2" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{545D9B28-4A2C-4855-8DEE-EBFAB04056C3}" type="pres">
+      <dgm:prSet presAssocID="{E10FCBFA-4D4F-44A4-9C9A-F698DD9AC66D}" presName="childText2" presStyleLbl="solidAlignAcc1" presStyleIdx="1" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F178CE3A-46D1-43E9-84A6-E35A223EAC9B}" type="pres">
+      <dgm:prSet presAssocID="{80DE5DF2-E989-4694-8198-6A5C8E7C9F7B}" presName="parentText3" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{27E9F164-622E-429E-B065-05ECD9F13CB7}" type="pres">
+      <dgm:prSet presAssocID="{80DE5DF2-E989-4694-8198-6A5C8E7C9F7B}" presName="childText3" presStyleLbl="solidAlignAcc1" presStyleIdx="2" presStyleCnt="3">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:chPref val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{224CF59B-48A7-43BE-8A57-5D27F26FCE18}" type="presOf" srcId="{5638AB80-A346-444D-B1F8-3945C794FB15}" destId="{545D9B28-4A2C-4855-8DEE-EBFAB04056C3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{B8324126-22AC-48DF-8D05-31D10A8690C9}" type="presOf" srcId="{AA4A1DBD-F5C6-4824-B02A-6B6E89C28D58}" destId="{27E9F164-622E-429E-B065-05ECD9F13CB7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{EA658CA9-CB3F-4E30-A677-232AB2CB44BF}" type="presOf" srcId="{80DE5DF2-E989-4694-8198-6A5C8E7C9F7B}" destId="{F178CE3A-46D1-43E9-84A6-E35A223EAC9B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{223C8E49-7F68-4427-82DC-412FA5752D6A}" srcId="{EB9CF01B-62BC-4FE3-BE9A-406A3562A730}" destId="{E10FCBFA-4D4F-44A4-9C9A-F698DD9AC66D}" srcOrd="1" destOrd="0" parTransId="{4CF6BCBE-D9E8-4F3E-8E34-845565EE6077}" sibTransId="{FC338355-0579-407A-AE6D-50B5297941FB}"/>
+    <dgm:cxn modelId="{C11FF25C-39B6-40C7-8E8C-B80AC5F84144}" type="presOf" srcId="{89901D4C-CF47-417F-92D4-EB2FEC0637D1}" destId="{CD62D198-F31E-48E9-B5C2-068319F175CE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{B93EE0E9-8331-4B85-87B9-4689EB38195B}" type="presOf" srcId="{BA31DA11-A134-457D-B1E5-8A7AC2EF02A9}" destId="{D9E85C2C-F70E-4742-A684-121FB9F888A6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{0E7D0434-260E-4AF7-B746-058474BAB8A8}" srcId="{EB9CF01B-62BC-4FE3-BE9A-406A3562A730}" destId="{80DE5DF2-E989-4694-8198-6A5C8E7C9F7B}" srcOrd="2" destOrd="0" parTransId="{ED6365E0-B42E-4B50-8F3B-51C0C34D038B}" sibTransId="{5807124F-35A0-474F-92C1-D5DEEA1D15B5}"/>
+    <dgm:cxn modelId="{495E9414-7AA8-45B9-9524-6768BE04B367}" srcId="{E10FCBFA-4D4F-44A4-9C9A-F698DD9AC66D}" destId="{5638AB80-A346-444D-B1F8-3945C794FB15}" srcOrd="0" destOrd="0" parTransId="{9DE64343-2D6B-4E97-904E-66B8E8E3C6FA}" sibTransId="{5B92EE57-F083-4D41-A32A-67C08A178900}"/>
+    <dgm:cxn modelId="{FABEFDCB-B35A-4724-9B04-A797633CA06C}" type="presOf" srcId="{E10FCBFA-4D4F-44A4-9C9A-F698DD9AC66D}" destId="{458288B3-C462-4FB8-B662-C9A1BC96D725}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{D4E4B885-C8FC-40C5-A2E4-F96464E1964C}" type="presOf" srcId="{EB9CF01B-62BC-4FE3-BE9A-406A3562A730}" destId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{E059E9FA-8A77-46DE-B6E9-D9BEA9C6E1C9}" srcId="{BA31DA11-A134-457D-B1E5-8A7AC2EF02A9}" destId="{89901D4C-CF47-417F-92D4-EB2FEC0637D1}" srcOrd="0" destOrd="0" parTransId="{DE35CC71-6DC4-4025-940D-0CC22AE03478}" sibTransId="{7E2CF367-E6A3-405B-8ECF-719818049546}"/>
+    <dgm:cxn modelId="{CA818DD9-3F3A-443F-AF46-6306E4747C86}" srcId="{80DE5DF2-E989-4694-8198-6A5C8E7C9F7B}" destId="{AA4A1DBD-F5C6-4824-B02A-6B6E89C28D58}" srcOrd="0" destOrd="0" parTransId="{DA02C682-C39F-4A8D-A624-2256F015B5CF}" sibTransId="{457EF20C-BABE-48E5-B76D-B49025171E4F}"/>
+    <dgm:cxn modelId="{3125F236-67E1-4F42-9EF9-5859F13BC8ED}" srcId="{EB9CF01B-62BC-4FE3-BE9A-406A3562A730}" destId="{BA31DA11-A134-457D-B1E5-8A7AC2EF02A9}" srcOrd="0" destOrd="0" parTransId="{D8919DB5-455C-4482-90D6-9BC2BDB01FC8}" sibTransId="{7A54671C-0FDA-4E3D-8CFA-FCC738973C86}"/>
+    <dgm:cxn modelId="{9223BCBE-FC07-43A9-BFC6-A5F3DF217B06}" type="presParOf" srcId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" destId="{D9E85C2C-F70E-4742-A684-121FB9F888A6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{30D2310E-9A30-48EB-92B4-81C697783AD5}" type="presParOf" srcId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" destId="{CD62D198-F31E-48E9-B5C2-068319F175CE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{156DE4C4-6C64-47DE-A43C-C3211CFAD273}" type="presParOf" srcId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" destId="{458288B3-C462-4FB8-B662-C9A1BC96D725}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{EEAB80FA-0F4F-41F3-BFC5-B2EF905C4751}" type="presParOf" srcId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" destId="{545D9B28-4A2C-4855-8DEE-EBFAB04056C3}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{07493583-5470-435C-9BC2-08FB83DD6A25}" type="presParOf" srcId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" destId="{F178CE3A-46D1-43E9-84A6-E35A223EAC9B}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+    <dgm:cxn modelId="{DAFB1850-5551-415F-B0A2-675DD7D077DA}" type="presParOf" srcId="{9B65DF5F-498E-42E3-9FF5-94ED6208F3C9}" destId="{27E9F164-622E-429E-B065-05ECD9F13CB7}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/list1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}">
+      <dgm:prSet phldrT="[Текст]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0" smtClean="0"/>
+            <a:t>IFRS-</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+            <a:t>бухгалтер.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2FD8A265-F33C-40CF-997C-CAA6AE6328DB}" type="parTrans" cxnId="{01F2D17F-38BD-4CF7-8906-7EB8F60645EA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BBBBD761-FD62-489A-84C9-5A5EA1845DC5}" type="sibTrans" cxnId="{01F2D17F-38BD-4CF7-8906-7EB8F60645EA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{AD80915E-4884-42CC-9901-0193E1CB38F4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:t>Фінансовий аналітик.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9FA5A0E3-D075-484A-8E93-AE4C7D406732}" type="parTrans" cxnId="{20D2D340-3B39-459A-8DFC-DBFACFFFBBC4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{00A73BBD-7690-4C4C-BCAC-8426EFE3DF6E}" type="sibTrans" cxnId="{20D2D340-3B39-459A-8DFC-DBFACFFFBBC4}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:t>Аудитор міжнародної компанії.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F4605214-8EF6-4332-B1F4-D53CB634D84D}" type="parTrans" cxnId="{8462B780-F45B-43B3-BDBA-810222BFD648}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{43089CE9-EC5A-43B7-BA97-542C3DC6A2DC}" type="sibTrans" cxnId="{8462B780-F45B-43B3-BDBA-810222BFD648}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:t>Консультант з оподаткування</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{2AF7F6ED-DFEE-4DEE-B474-70B4F9DFB701}" type="parTrans" cxnId="{A2F2F0C3-A4E2-455C-B23B-D8496B37EDFD}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1172C193-C356-4942-9B8F-D8E144644654}" type="sibTrans" cxnId="{A2F2F0C3-A4E2-455C-B23B-D8496B37EDFD}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" type="pres">
+      <dgm:prSet presAssocID="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" presName="linear" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{AFD1C4A0-CBF7-451D-9048-6BAD9F803B5E}" type="pres">
+      <dgm:prSet presAssocID="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" presName="parentLin" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{26155837-4DD4-41A9-AB84-489A80D83430}" type="pres">
+      <dgm:prSet presAssocID="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" presName="parentLeftMargin" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{30F840B2-C3CD-4D6B-9EC8-6E348339D132}" type="pres">
+      <dgm:prSet presAssocID="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0A3169CC-1A5E-47C5-A82E-D6C88996419A}" type="pres">
+      <dgm:prSet presAssocID="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" presName="negativeSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2F46F2F5-D1B7-41BD-AC9B-386ADAABA806}" type="pres">
+      <dgm:prSet presAssocID="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" presName="childText" presStyleLbl="conFgAcc1" presStyleIdx="0" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E28AC6D5-FB26-4932-8FB1-70CE104B55D6}" type="pres">
+      <dgm:prSet presAssocID="{BBBBD761-FD62-489A-84C9-5A5EA1845DC5}" presName="spaceBetweenRectangles" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E75AF404-427C-46DC-B592-A38E24C8F07F}" type="pres">
+      <dgm:prSet presAssocID="{AD80915E-4884-42CC-9901-0193E1CB38F4}" presName="parentLin" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6726AC75-B85A-4E9E-95AA-E015F22310D1}" type="pres">
+      <dgm:prSet presAssocID="{AD80915E-4884-42CC-9901-0193E1CB38F4}" presName="parentLeftMargin" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{C2FCE0FA-7948-4913-AF39-A070D407E200}" type="pres">
+      <dgm:prSet presAssocID="{AD80915E-4884-42CC-9901-0193E1CB38F4}" presName="parentText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{750EE702-C8E0-40C6-8BAB-0ACB38608B47}" type="pres">
+      <dgm:prSet presAssocID="{AD80915E-4884-42CC-9901-0193E1CB38F4}" presName="negativeSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3C73912C-0F6C-4334-958A-601B38D0F70D}" type="pres">
+      <dgm:prSet presAssocID="{AD80915E-4884-42CC-9901-0193E1CB38F4}" presName="childText" presStyleLbl="conFgAcc1" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{6834EC51-1C37-4459-A02B-85FCCE280385}" type="pres">
+      <dgm:prSet presAssocID="{00A73BBD-7690-4C4C-BCAC-8426EFE3DF6E}" presName="spaceBetweenRectangles" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E27D945B-D121-491A-AC73-CE2F44C1E904}" type="pres">
+      <dgm:prSet presAssocID="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" presName="parentLin" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A14598AF-5E52-433E-8870-0CA54DBEA957}" type="pres">
+      <dgm:prSet presAssocID="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" presName="parentLeftMargin" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{22094DC1-F9DB-4A39-91F7-16EA1710835D}" type="pres">
+      <dgm:prSet presAssocID="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" presName="parentText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{80D830EC-E4F9-4165-8326-5785B069D9E0}" type="pres">
+      <dgm:prSet presAssocID="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" presName="negativeSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7B550B15-20D8-44C0-8840-1DD068305800}" type="pres">
+      <dgm:prSet presAssocID="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" presName="childText" presStyleLbl="conFgAcc1" presStyleIdx="2" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A82AB613-5B77-4955-9154-37E77380C87B}" type="pres">
+      <dgm:prSet presAssocID="{43089CE9-EC5A-43B7-BA97-542C3DC6A2DC}" presName="spaceBetweenRectangles" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A52AF6CF-45B7-4350-B30E-37EF78AE0F6E}" type="pres">
+      <dgm:prSet presAssocID="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" presName="parentLin" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5FF2072F-AA81-45C2-9F59-F98C9E2F337D}" type="pres">
+      <dgm:prSet presAssocID="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" presName="parentLeftMargin" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{E443E47B-8C38-418F-9AEB-C123D89883F5}" type="pres">
+      <dgm:prSet presAssocID="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" presName="parentText" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="0"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3501A06C-A4DB-4D57-B003-71B9F35C6ECF}" type="pres">
+      <dgm:prSet presAssocID="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" presName="negativeSpace" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{781EBAA1-077E-4F6C-A72B-62C3E4A14D32}" type="pres">
+      <dgm:prSet presAssocID="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" presName="childText" presStyleLbl="conFgAcc1" presStyleIdx="3" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{8462B780-F45B-43B3-BDBA-810222BFD648}" srcId="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" destId="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" srcOrd="2" destOrd="0" parTransId="{F4605214-8EF6-4332-B1F4-D53CB634D84D}" sibTransId="{43089CE9-EC5A-43B7-BA97-542C3DC6A2DC}"/>
+    <dgm:cxn modelId="{4032B129-9159-4AD5-AFCA-5685DBC085E1}" type="presOf" srcId="{AD80915E-4884-42CC-9901-0193E1CB38F4}" destId="{6726AC75-B85A-4E9E-95AA-E015F22310D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{A2F2F0C3-A4E2-455C-B23B-D8496B37EDFD}" srcId="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" destId="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" srcOrd="3" destOrd="0" parTransId="{2AF7F6ED-DFEE-4DEE-B474-70B4F9DFB701}" sibTransId="{1172C193-C356-4942-9B8F-D8E144644654}"/>
+    <dgm:cxn modelId="{AFE095F1-81F3-49A4-9017-A84DC04278BD}" type="presOf" srcId="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" destId="{26155837-4DD4-41A9-AB84-489A80D83430}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{920ECE42-6BDD-4879-9270-1F12CC32248F}" type="presOf" srcId="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" destId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{20D2D340-3B39-459A-8DFC-DBFACFFFBBC4}" srcId="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" destId="{AD80915E-4884-42CC-9901-0193E1CB38F4}" srcOrd="1" destOrd="0" parTransId="{9FA5A0E3-D075-484A-8E93-AE4C7D406732}" sibTransId="{00A73BBD-7690-4C4C-BCAC-8426EFE3DF6E}"/>
+    <dgm:cxn modelId="{6D5F29E3-113E-4DEF-B978-ABEBF93E72D2}" type="presOf" srcId="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" destId="{22094DC1-F9DB-4A39-91F7-16EA1710835D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{01F2D17F-38BD-4CF7-8906-7EB8F60645EA}" srcId="{B771A958-9AD5-42C3-9B62-F2C55982C62A}" destId="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" srcOrd="0" destOrd="0" parTransId="{2FD8A265-F33C-40CF-997C-CAA6AE6328DB}" sibTransId="{BBBBD761-FD62-489A-84C9-5A5EA1845DC5}"/>
+    <dgm:cxn modelId="{5979D880-AF20-4C29-AE93-D99DED655267}" type="presOf" srcId="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" destId="{E443E47B-8C38-418F-9AEB-C123D89883F5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{9708FBCE-3845-4724-B8C8-927AE6C367D6}" type="presOf" srcId="{AD80915E-4884-42CC-9901-0193E1CB38F4}" destId="{C2FCE0FA-7948-4913-AF39-A070D407E200}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{A5107D95-F335-49A5-A5F5-238F56CF14EB}" type="presOf" srcId="{F8E27E3C-ECFE-4EBD-8063-68A2BCB9C651}" destId="{A14598AF-5E52-433E-8870-0CA54DBEA957}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{17AD874C-BE4E-43A8-B4A7-09B55442668E}" type="presOf" srcId="{CE9E27DC-2C18-4977-BC75-05EB7FEFC3E5}" destId="{5FF2072F-AA81-45C2-9F59-F98C9E2F337D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{5B57F091-EADB-4860-9120-8E208105487C}" type="presOf" srcId="{5F37FBB8-9C87-43AF-8534-D93B9D78298B}" destId="{30F840B2-C3CD-4D6B-9EC8-6E348339D132}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{684277B9-90D4-4CDB-9F23-64E94245CC36}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{AFD1C4A0-CBF7-451D-9048-6BAD9F803B5E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{9B127648-B630-472C-90E6-4FDB027DFED1}" type="presParOf" srcId="{AFD1C4A0-CBF7-451D-9048-6BAD9F803B5E}" destId="{26155837-4DD4-41A9-AB84-489A80D83430}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{5C321865-1931-48F6-95D2-150E3CAE6410}" type="presParOf" srcId="{AFD1C4A0-CBF7-451D-9048-6BAD9F803B5E}" destId="{30F840B2-C3CD-4D6B-9EC8-6E348339D132}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{6CA4D763-3249-4230-8EE0-B21AFA34949A}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{0A3169CC-1A5E-47C5-A82E-D6C88996419A}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{33CFBE12-A1FC-4A21-AD30-56B3A557B4D2}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{2F46F2F5-D1B7-41BD-AC9B-386ADAABA806}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{89DCA9A8-4634-4A5E-822D-CF654CCF6189}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{E28AC6D5-FB26-4932-8FB1-70CE104B55D6}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{C35ED4F1-EF48-4380-B929-1BEC7B7CE3F4}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{E75AF404-427C-46DC-B592-A38E24C8F07F}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{3792E599-864F-4F3B-8C0F-88322B6ED2D7}" type="presParOf" srcId="{E75AF404-427C-46DC-B592-A38E24C8F07F}" destId="{6726AC75-B85A-4E9E-95AA-E015F22310D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{A45EF5DE-524B-4538-A7FB-2A17761834A5}" type="presParOf" srcId="{E75AF404-427C-46DC-B592-A38E24C8F07F}" destId="{C2FCE0FA-7948-4913-AF39-A070D407E200}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{9505ED69-6759-4C72-9D63-EAEB11643EAC}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{750EE702-C8E0-40C6-8BAB-0ACB38608B47}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{62697A1E-9490-4EC7-BD82-7AAE40D2CFF9}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{3C73912C-0F6C-4334-958A-601B38D0F70D}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{BA173804-F2D0-4327-8530-BB795FD5BDA4}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{6834EC51-1C37-4459-A02B-85FCCE280385}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{F10FDC4D-E7D2-49FE-B544-EE76EF3D0446}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{E27D945B-D121-491A-AC73-CE2F44C1E904}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{5D10250F-134F-4DBE-9723-C76CE7C9EAF2}" type="presParOf" srcId="{E27D945B-D121-491A-AC73-CE2F44C1E904}" destId="{A14598AF-5E52-433E-8870-0CA54DBEA957}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{78EFC4D3-A311-4607-B86D-5AAB29B95F18}" type="presParOf" srcId="{E27D945B-D121-491A-AC73-CE2F44C1E904}" destId="{22094DC1-F9DB-4A39-91F7-16EA1710835D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{ADC2B622-7B16-4155-B4C6-C6F7F7D83D7F}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{80D830EC-E4F9-4165-8326-5785B069D9E0}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{070B971B-ACC6-445A-9641-66421985884C}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{7B550B15-20D8-44C0-8840-1DD068305800}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{37584AC0-3B15-4CA2-8043-4A89C72A02AE}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{A82AB613-5B77-4955-9154-37E77380C87B}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{BCDF328A-605A-4559-9721-D01D46072CE0}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{A52AF6CF-45B7-4350-B30E-37EF78AE0F6E}" srcOrd="12" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{26785F9B-C01C-4781-BC61-0B1165B7E6D8}" type="presParOf" srcId="{A52AF6CF-45B7-4350-B30E-37EF78AE0F6E}" destId="{5FF2072F-AA81-45C2-9F59-F98C9E2F337D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{97A0FDEB-4624-4C6E-83E8-07F4BE26086F}" type="presParOf" srcId="{A52AF6CF-45B7-4350-B30E-37EF78AE0F6E}" destId="{E443E47B-8C38-418F-9AEB-C123D89883F5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{46002435-459F-42E0-865A-F45303FBB871}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{3501A06C-A4DB-4D57-B003-71B9F35C6ECF}" srcOrd="13" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+    <dgm:cxn modelId="{15533F5A-E303-4441-B568-1FC8D56E3569}" type="presParOf" srcId="{BB1C78EF-9E74-43C8-B5C9-341FD8E0C799}" destId="{781EBAA1-077E-4F6C-A72B-62C3E4A14D32}" srcOrd="14" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/list1"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList5" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" csCatId="colorful" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="ru-RU"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Статус:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4D53C392-1B38-4F9D-B740-7C1A0085C1A6}" type="parTrans" cxnId="{FF374144-18F1-4EF2-A39A-7BA38DB4EE5A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B0F03544-3D8D-496B-8495-9BC9CA9B7CAB}" type="sibTrans" cxnId="{FF374144-18F1-4EF2-A39A-7BA38DB4EE5A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Цільова аудиторія:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DE343E6A-8861-493D-946E-85EDD23EFEB9}" type="parTrans" cxnId="{90BE3D0D-F82F-45AD-AFB5-8D15BD4128A6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{533BDC26-7EA5-4887-A3D7-663CF7803A1D}" type="sibTrans" cxnId="{90BE3D0D-F82F-45AD-AFB5-8D15BD4128A6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7AE385FB-44A3-454D-B232-44B63504FD9B}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Час вивчення:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CF8AC9FB-A83D-4968-8C86-2ED71E9A7C5F}" type="parTrans" cxnId="{99FEC538-0B20-4CCA-B6B0-1F3E6CFB24CA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F1B9EFBC-9F3A-4EFF-BCA7-3F3F7CF1C130}" type="sibTrans" cxnId="{99FEC538-0B20-4CCA-B6B0-1F3E6CFB24CA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{02A41767-8825-40B0-BC17-DB2FD23B96DA}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Форма контролю:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B10BFF54-C5F4-4688-AC9E-F87ECF04BD25}" type="parTrans" cxnId="{09499CD4-DF71-41E6-938F-B12120E9714C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{63E72B05-ED16-4AD4-AB62-2346DF38A959}" type="sibTrans" cxnId="{09499CD4-DF71-41E6-938F-B12120E9714C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{35098CF1-9238-4A0C-9D10-46652A546463}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Вибіркова дисципліна</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1D6039D3-6215-4CBC-A944-3224CB21077C}" type="parTrans" cxnId="{5049182B-D324-4781-86EF-031AA636DD5D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FAEF6762-516A-4FFE-B74F-1C5B88DC9638}" type="sibTrans" cxnId="{5049182B-D324-4781-86EF-031AA636DD5D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CFD98EC0-A64B-4E2B-B440-531F4FA16D5F}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="just"/>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Студенти 3-го курсу (спеціальності «Облік і оподаткування», «Фінанси, банківська справа та страхування»</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3054747E-95A8-4B80-84F8-26DEBB8A4E58}" type="parTrans" cxnId="{2BF2BD81-EB8B-4C7A-A433-3CF8AB217203}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{258C5163-D580-45E7-80EF-7187FB52311E}" type="sibTrans" cxnId="{2BF2BD81-EB8B-4C7A-A433-3CF8AB217203}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{243D2ED8-6B72-4C1E-86BC-565AEEC9249C}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>6-й семестр</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E9A9B720-4E7A-410C-A82A-FDC282618882}" type="parTrans" cxnId="{F3B8402C-75C9-4638-B817-407AFBC8AF28}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FA845087-7789-4D8B-A30C-E7C68DD4F102}" type="sibTrans" cxnId="{F3B8402C-75C9-4638-B817-407AFBC8AF28}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F08824C3-F433-47F5-A9EA-3A0930A3A74C}">
+      <dgm:prSet phldrT="[Текст]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Залік</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FC6AEF08-017A-4D56-82EF-A5D4DB821984}" type="parTrans" cxnId="{9AE79FC4-D946-4A5F-9B83-737A7016747F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9B4B49AF-99AE-47FE-B9CE-2B3ABF13C4B7}" type="sibTrans" cxnId="{9AE79FC4-D946-4A5F-9B83-737A7016747F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="uk-UA" sz="2000" noProof="0" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" type="pres">
+      <dgm:prSet presAssocID="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:dir/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{750D507E-1922-4123-AB78-79274B84D125}" type="pres">
+      <dgm:prSet presAssocID="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}" presName="linNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8956A3DC-F0BF-4771-8AFF-1350F4A91D8B}" type="pres">
+      <dgm:prSet presAssocID="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}" presName="parentText" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8E4B0806-9226-4711-A9A4-7B030910BF4E}" type="pres">
+      <dgm:prSet presAssocID="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}" presName="descendantText" presStyleLbl="alignAccFollowNode1" presStyleIdx="0" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{ED2944E8-2989-4F0C-940D-B0B1EB55A405}" type="pres">
+      <dgm:prSet presAssocID="{B0F03544-3D8D-496B-8495-9BC9CA9B7CAB}" presName="sp" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A80982CC-5C1D-4E72-BA57-060DB31A4B38}" type="pres">
+      <dgm:prSet presAssocID="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}" presName="linNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9B70CF61-6DAC-4C7B-934A-7A488B75317F}" type="pres">
+      <dgm:prSet presAssocID="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}" presName="parentText" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D69DD35C-F167-4986-8213-E71F44B5F027}" type="pres">
+      <dgm:prSet presAssocID="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}" presName="descendantText" presStyleLbl="alignAccFollowNode1" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8F524AE0-AE82-4175-AAFC-8B271D30E94C}" type="pres">
+      <dgm:prSet presAssocID="{533BDC26-7EA5-4887-A3D7-663CF7803A1D}" presName="sp" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{8BADD149-E666-4022-8C8C-08D6E07A580E}" type="pres">
+      <dgm:prSet presAssocID="{7AE385FB-44A3-454D-B232-44B63504FD9B}" presName="linNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{60455B46-CB03-41B7-8BD5-3A6C2043D1F7}" type="pres">
+      <dgm:prSet presAssocID="{7AE385FB-44A3-454D-B232-44B63504FD9B}" presName="parentText" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{7EA06D67-6DA8-4C66-B25C-794B45905DBB}" type="pres">
+      <dgm:prSet presAssocID="{7AE385FB-44A3-454D-B232-44B63504FD9B}" presName="descendantText" presStyleLbl="alignAccFollowNode1" presStyleIdx="2" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{0B200AB4-D751-49E3-8524-CF04912537F4}" type="pres">
+      <dgm:prSet presAssocID="{F1B9EFBC-9F3A-4EFF-BCA7-3F3F7CF1C130}" presName="sp" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{65A8AA06-F868-4415-BFC1-46B8FD3228B2}" type="pres">
+      <dgm:prSet presAssocID="{02A41767-8825-40B0-BC17-DB2FD23B96DA}" presName="linNode" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{61C1C2CD-7EF5-4D61-95F5-0EBFF24C7BFF}" type="pres">
+      <dgm:prSet presAssocID="{02A41767-8825-40B0-BC17-DB2FD23B96DA}" presName="parentText" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{F9F7136B-DC1F-4EBB-B6BE-F6EA0ECE3085}" type="pres">
+      <dgm:prSet presAssocID="{02A41767-8825-40B0-BC17-DB2FD23B96DA}" presName="descendantText" presStyleLbl="alignAccFollowNode1" presStyleIdx="3" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{77EAE178-70CB-4EF0-B899-0BD8BEE2A2AE}" type="presOf" srcId="{7AE385FB-44A3-454D-B232-44B63504FD9B}" destId="{60455B46-CB03-41B7-8BD5-3A6C2043D1F7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{9AE79FC4-D946-4A5F-9B83-737A7016747F}" srcId="{02A41767-8825-40B0-BC17-DB2FD23B96DA}" destId="{F08824C3-F433-47F5-A9EA-3A0930A3A74C}" srcOrd="0" destOrd="0" parTransId="{FC6AEF08-017A-4D56-82EF-A5D4DB821984}" sibTransId="{9B4B49AF-99AE-47FE-B9CE-2B3ABF13C4B7}"/>
+    <dgm:cxn modelId="{071ED0B5-8A98-457D-B8A2-FB96B8AA56EF}" type="presOf" srcId="{02A41767-8825-40B0-BC17-DB2FD23B96DA}" destId="{61C1C2CD-7EF5-4D61-95F5-0EBFF24C7BFF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{09499CD4-DF71-41E6-938F-B12120E9714C}" srcId="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" destId="{02A41767-8825-40B0-BC17-DB2FD23B96DA}" srcOrd="3" destOrd="0" parTransId="{B10BFF54-C5F4-4688-AC9E-F87ECF04BD25}" sibTransId="{63E72B05-ED16-4AD4-AB62-2346DF38A959}"/>
+    <dgm:cxn modelId="{7B4B3BD0-A54B-422D-8754-3B76B78F5ABC}" type="presOf" srcId="{F08824C3-F433-47F5-A9EA-3A0930A3A74C}" destId="{F9F7136B-DC1F-4EBB-B6BE-F6EA0ECE3085}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{F3B8402C-75C9-4638-B817-407AFBC8AF28}" srcId="{7AE385FB-44A3-454D-B232-44B63504FD9B}" destId="{243D2ED8-6B72-4C1E-86BC-565AEEC9249C}" srcOrd="0" destOrd="0" parTransId="{E9A9B720-4E7A-410C-A82A-FDC282618882}" sibTransId="{FA845087-7789-4D8B-A30C-E7C68DD4F102}"/>
+    <dgm:cxn modelId="{B2BFDB86-6EA1-41FE-84F2-F9E512E99259}" type="presOf" srcId="{35098CF1-9238-4A0C-9D10-46652A546463}" destId="{8E4B0806-9226-4711-A9A4-7B030910BF4E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{90BE3D0D-F82F-45AD-AFB5-8D15BD4128A6}" srcId="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" destId="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}" srcOrd="1" destOrd="0" parTransId="{DE343E6A-8861-493D-946E-85EDD23EFEB9}" sibTransId="{533BDC26-7EA5-4887-A3D7-663CF7803A1D}"/>
+    <dgm:cxn modelId="{2175FC17-3130-453B-8FC8-FB2E4CD2FFDE}" type="presOf" srcId="{CFD98EC0-A64B-4E2B-B440-531F4FA16D5F}" destId="{D69DD35C-F167-4986-8213-E71F44B5F027}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{5049182B-D324-4781-86EF-031AA636DD5D}" srcId="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}" destId="{35098CF1-9238-4A0C-9D10-46652A546463}" srcOrd="0" destOrd="0" parTransId="{1D6039D3-6215-4CBC-A944-3224CB21077C}" sibTransId="{FAEF6762-516A-4FFE-B74F-1C5B88DC9638}"/>
+    <dgm:cxn modelId="{6B8F4FEA-F7DD-48DB-9FE9-9918FB73C1E8}" type="presOf" srcId="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}" destId="{9B70CF61-6DAC-4C7B-934A-7A488B75317F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{2BF2BD81-EB8B-4C7A-A433-3CF8AB217203}" srcId="{1CB0C887-DA9D-4FA5-A4DC-CA0A8D113017}" destId="{CFD98EC0-A64B-4E2B-B440-531F4FA16D5F}" srcOrd="0" destOrd="0" parTransId="{3054747E-95A8-4B80-84F8-26DEBB8A4E58}" sibTransId="{258C5163-D580-45E7-80EF-7187FB52311E}"/>
+    <dgm:cxn modelId="{540CD0B5-AF22-4EBD-8355-AD6B5684A257}" type="presOf" srcId="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" destId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{99FEC538-0B20-4CCA-B6B0-1F3E6CFB24CA}" srcId="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" destId="{7AE385FB-44A3-454D-B232-44B63504FD9B}" srcOrd="2" destOrd="0" parTransId="{CF8AC9FB-A83D-4968-8C86-2ED71E9A7C5F}" sibTransId="{F1B9EFBC-9F3A-4EFF-BCA7-3F3F7CF1C130}"/>
+    <dgm:cxn modelId="{C713E2B0-959B-44BC-BA35-BD942F1724FC}" type="presOf" srcId="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}" destId="{8956A3DC-F0BF-4771-8AFF-1350F4A91D8B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{FF374144-18F1-4EF2-A39A-7BA38DB4EE5A}" srcId="{16037F57-BC0D-4C46-B3E5-5238FAF3B3A2}" destId="{EF54E4B0-46DE-49C7-B758-E43E054F9D30}" srcOrd="0" destOrd="0" parTransId="{4D53C392-1B38-4F9D-B740-7C1A0085C1A6}" sibTransId="{B0F03544-3D8D-496B-8495-9BC9CA9B7CAB}"/>
+    <dgm:cxn modelId="{2CB338BB-BF7D-48BA-A9D0-6149295885DB}" type="presOf" srcId="{243D2ED8-6B72-4C1E-86BC-565AEEC9249C}" destId="{7EA06D67-6DA8-4C66-B25C-794B45905DBB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{15F14C3C-51BD-48A3-948B-20BDC85F0D22}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{750D507E-1922-4123-AB78-79274B84D125}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{B5C1DBB5-BDEE-4059-9CDB-D3F657E9FF24}" type="presParOf" srcId="{750D507E-1922-4123-AB78-79274B84D125}" destId="{8956A3DC-F0BF-4771-8AFF-1350F4A91D8B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{D6BFF11C-88D1-4964-8F11-39FCBDB72D90}" type="presParOf" srcId="{750D507E-1922-4123-AB78-79274B84D125}" destId="{8E4B0806-9226-4711-A9A4-7B030910BF4E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{06B48F24-2129-4238-A847-04E7BC3B39CA}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{ED2944E8-2989-4F0C-940D-B0B1EB55A405}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{C5D0D2B2-A5E3-44BD-9B32-A11DCD42BCC4}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{A80982CC-5C1D-4E72-BA57-060DB31A4B38}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{9EDF02AE-BC4B-4837-B726-3DA4FB661188}" type="presParOf" srcId="{A80982CC-5C1D-4E72-BA57-060DB31A4B38}" destId="{9B70CF61-6DAC-4C7B-934A-7A488B75317F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{0C1F7A34-7ED9-479A-B669-7102ED8C69B1}" type="presParOf" srcId="{A80982CC-5C1D-4E72-BA57-060DB31A4B38}" destId="{D69DD35C-F167-4986-8213-E71F44B5F027}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{D627A0DD-C268-40A5-9955-3237B2E1A54C}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{8F524AE0-AE82-4175-AAFC-8B271D30E94C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{CBA227A5-0E66-4B33-AB1A-EF0FD0EC2EF6}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{8BADD149-E666-4022-8C8C-08D6E07A580E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{9EBDFC6F-A408-4BD9-861B-02127149C6B4}" type="presParOf" srcId="{8BADD149-E666-4022-8C8C-08D6E07A580E}" destId="{60455B46-CB03-41B7-8BD5-3A6C2043D1F7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{D273CF81-B3A4-4465-A6EC-608ADF90A575}" type="presParOf" srcId="{8BADD149-E666-4022-8C8C-08D6E07A580E}" destId="{7EA06D67-6DA8-4C66-B25C-794B45905DBB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{0B9AC853-5A4D-4819-9CD0-BBA8FFB55760}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{0B200AB4-D751-49E3-8524-CF04912537F4}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{22C3BEC1-DC06-4D40-8B94-74DD8ACDE791}" type="presParOf" srcId="{70D18400-BF7F-46B2-889C-28B1CD55362A}" destId="{65A8AA06-F868-4415-BFC1-46B8FD3228B2}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{65FFE2C9-3741-4DDB-B9A6-DFC10002BE6A}" type="presParOf" srcId="{65A8AA06-F868-4415-BFC1-46B8FD3228B2}" destId="{61C1C2CD-7EF5-4D61-95F5-0EBFF24C7BFF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+    <dgm:cxn modelId="{5F8175B1-D2FB-4389-8AF3-052DF33C5397}" type="presParOf" srcId="{65A8AA06-F868-4415-BFC1-46B8FD3228B2}" destId="{F9F7136B-DC1F-4EBB-B6BE-F6EA0ECE3085}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList5"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{D9E85C2C-F70E-4742-A684-121FB9F888A6}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="207298"/>
+          <a:ext cx="9505056" cy="1384298"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 50000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="254000" bIns="219757" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>1</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="0" y="553373"/>
+        <a:ext cx="9158982" cy="692149"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{CD62D198-F31E-48E9-B5C2-068319F175CE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1274792"/>
+          <a:ext cx="2927557" cy="2666668"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Більшість великих компаній України вже перейшли на МСФЗ</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="0" y="1274792"/>
+        <a:ext cx="2927557" cy="2666668"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{458288B3-C462-4FB8-B662-C9A1BC96D725}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2927557" y="668731"/>
+          <a:ext cx="6577498" cy="1384298"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 50000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="254000" bIns="219757" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>2</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2927557" y="1014806"/>
+        <a:ext cx="6231424" cy="692149"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{545D9B28-4A2C-4855-8DEE-EBFAB04056C3}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2927557" y="1736225"/>
+          <a:ext cx="2927557" cy="2666668"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Знання стандартів - це не бонус, а вимога ринку праці</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2927557" y="1736225"/>
+        <a:ext cx="2927557" cy="2666668"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F178CE3A-46D1-43E9-84A6-E35A223EAC9B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5855114" y="1130164"/>
+          <a:ext cx="3649941" cy="1384298"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 50000"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="254000" bIns="219757" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>3</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="5855114" y="1476239"/>
+        <a:ext cx="3303867" cy="692149"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{27E9F164-622E-429E-B065-05ECD9F13CB7}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5855114" y="2197657"/>
+          <a:ext cx="2927557" cy="2627641"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Це твій квиток до міжнародних корпорацій (</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" err="1" smtClean="0"/>
+            <a:t>Big</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" err="1" smtClean="0"/>
+            <a:t>Four</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>, IT-сектор, банки)</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2600" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="5855114" y="2197657"/>
+        <a:ext cx="2927557" cy="2627641"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{2F46F2F5-D1B7-41BD-AC9B-386ADAABA806}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="414652"/>
+          <a:ext cx="8568952" cy="655200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{30F840B2-C3CD-4D6B-9EC8-6E348339D132}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="428447" y="30892"/>
+          <a:ext cx="5998266" cy="767520"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="226720" tIns="0" rIns="226720" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" dirty="0" smtClean="0"/>
+            <a:t>IFRS-</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ru-RU" sz="2600" kern="1200" dirty="0" smtClean="0"/>
+            <a:t>бухгалтер.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU" sz="2600" kern="1200" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="465914" y="68359"/>
+        <a:ext cx="5923332" cy="692586"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{3C73912C-0F6C-4334-958A-601B38D0F70D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1594012"/>
+          <a:ext cx="8568952" cy="655200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{C2FCE0FA-7948-4913-AF39-A070D407E200}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="428447" y="1210252"/>
+          <a:ext cx="5998266" cy="767520"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="226720" tIns="0" rIns="226720" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ru-RU" sz="2600" kern="1200" smtClean="0"/>
+            <a:t>Фінансовий аналітик.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU" sz="2600" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="465914" y="1247719"/>
+        <a:ext cx="5923332" cy="692586"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{7B550B15-20D8-44C0-8840-1DD068305800}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2773372"/>
+          <a:ext cx="8568952" cy="655200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{22094DC1-F9DB-4A39-91F7-16EA1710835D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="428447" y="2389613"/>
+          <a:ext cx="5998266" cy="767520"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="226720" tIns="0" rIns="226720" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ru-RU" sz="2600" kern="1200" smtClean="0"/>
+            <a:t>Аудитор міжнародної компанії.</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU" sz="2600" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="465914" y="2427080"/>
+        <a:ext cx="5923332" cy="692586"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{781EBAA1-077E-4F6C-A72B-62C3E4A14D32}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="3952733"/>
+          <a:ext cx="8568952" cy="655200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{E443E47B-8C38-418F-9AEB-C123D89883F5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="428447" y="3568973"/>
+          <a:ext cx="5998266" cy="767520"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="226720" tIns="0" rIns="226720" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1155700">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ru-RU" sz="2600" kern="1200" smtClean="0"/>
+            <a:t>Консультант з оподаткування</a:t>
+          </a:r>
+          <a:endParaRPr lang="ru-RU" sz="2600" kern="1200"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="465914" y="3606440"/>
+        <a:ext cx="5923332" cy="692586"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{8E4B0806-9226-4711-A9A4-7B030910BF4E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="6950892" y="-2846675"/>
+          <a:ext cx="1081638" cy="7051022"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="247650" tIns="123825" rIns="247650" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Вибіркова дисципліна</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="3966201" y="190817"/>
+        <a:ext cx="6998221" cy="976036"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{8956A3DC-F0BF-4771-8AFF-1350F4A91D8B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2811"/>
+          <a:ext cx="3966200" cy="1352048"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="38100" rIns="76200" bIns="38100" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Статус:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="66002" y="68813"/>
+        <a:ext cx="3834196" cy="1220044"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{D69DD35C-F167-4986-8213-E71F44B5F027}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="6950892" y="-1427024"/>
+          <a:ext cx="1081638" cy="7051022"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="247650" tIns="123825" rIns="247650" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="just" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Студенти 3-го курсу (спеціальності «Облік і оподаткування», «Фінанси, банківська справа та страхування»</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="3966201" y="1610468"/>
+        <a:ext cx="6998221" cy="976036"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{9B70CF61-6DAC-4C7B-934A-7A488B75317F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1422462"/>
+          <a:ext cx="3966200" cy="1352048"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent3">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="38100" rIns="76200" bIns="38100" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Цільова аудиторія:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="66002" y="1488464"/>
+        <a:ext cx="3834196" cy="1220044"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{7EA06D67-6DA8-4C66-B25C-794B45905DBB}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="6950892" y="-7373"/>
+          <a:ext cx="1081638" cy="7051022"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="247650" tIns="123825" rIns="247650" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>6-й семестр</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="3966201" y="3030120"/>
+        <a:ext cx="6998221" cy="976036"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{60455B46-CB03-41B7-8BD5-3A6C2043D1F7}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="2842113"/>
+          <a:ext cx="3966200" cy="1352048"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="38100" rIns="76200" bIns="38100" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Час вивчення:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="66002" y="2908115"/>
+        <a:ext cx="3834196" cy="1220044"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F9F7136B-DC1F-4EBB-B6BE-F6EA0ECE3085}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="6950892" y="1412277"/>
+          <a:ext cx="1081638" cy="7051022"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent5">
+              <a:tint val="40000"/>
+              <a:alpha val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="247650" tIns="123825" rIns="247650" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Залік</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="3966201" y="4449770"/>
+        <a:ext cx="6998221" cy="976036"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{61C1C2CD-7EF5-4D61-95F5-0EBFF24C7BFF}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="0" y="4261764"/>
+          <a:ext cx="3966200" cy="1352048"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent5">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="38100" rIns="76200" bIns="38100" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0" smtClean="0"/>
+            <a:t>Форма контролю:</a:t>
+          </a:r>
+          <a:endParaRPr lang="uk-UA" sz="2000" b="1" kern="1200" noProof="0" dirty="0"/>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="66002" y="4327766"/>
+        <a:ext cx="3834196" cy="1220044"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2009/3/layout/IncreasingArrowsProcess">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="5500"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="40" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="12" srcId="10" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="50" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="22" srcId="20" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="60" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="32" srcId="30" destId="31" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="40" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="12" srcId="10" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="50" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="22" srcId="20" destId="21" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="40" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="12" srcId="10" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="50" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="22" srcId="20" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="60" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="32" srcId="30" destId="31" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:chMax val="5"/>
+      <dgm:chPref val="5"/>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+    </dgm:varLst>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" axis="ch" ptType="node" func="cnt" op="equ" val="1">
+        <dgm:choose name="Name3">
+          <dgm:if name="Name4" axis="ch ch" ptType="node node" func="cnt" op="equ" val="0">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="6.8662"/>
+            </dgm:alg>
+            <dgm:choose name="Name5">
+              <dgm:if name="Name6" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name7">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:if>
+          <dgm:else name="Name8">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.9864"/>
+            </dgm:alg>
+            <dgm:choose name="Name9">
+              <dgm:if name="Name10" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2893"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.224"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.9241"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.776"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name11">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2893"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0.076"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.224"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.9241"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.776"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:if>
+      <dgm:if name="Name12" axis="ch" ptType="node" func="cnt" op="equ" val="2">
+        <dgm:choose name="Name13">
+          <dgm:if name="Name14" axis="ch ch" ptType="node node" func="cnt" op="equ" val="0">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="5.1498"/>
+            </dgm:alg>
+            <dgm:choose name="Name15">
+              <dgm:if name="Name16" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.7501"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.462"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.2499"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.538"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.7501"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name17">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.7501"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.2499"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.538"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.7501"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:if>
+          <dgm:else name="Name18">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="2.0563"/>
+            </dgm:alg>
+            <dgm:choose name="Name19">
+              <dgm:if name="Name20" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2995"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.462"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.0998"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.538"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.2995"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.2317"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.462"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.6685"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.462"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.3315"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.462"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.6685"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name21">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2995"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.0998"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.538"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.2995"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0.538"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.2317"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.462"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.6685"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.076"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.3315"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.462"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.6685"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:if>
+      <dgm:if name="Name22" axis="ch" ptType="node" func="cnt" op="equ" val="3">
+        <dgm:choose name="Name23">
+          <dgm:if name="Name24" axis="ch ch" ptType="node node" func="cnt" op="equ" val="0">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="4.1198"/>
+            </dgm:alg>
+            <dgm:choose name="Name25">
+              <dgm:if name="Name26" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.6"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.308"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.2"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.692"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.6"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0.616"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.4"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.384"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.6"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name27">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.6"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.2"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.692"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.6"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.4"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.384"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.6"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:if>
+          <dgm:else name="Name28">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="2.0702"/>
+            </dgm:alg>
+            <dgm:choose name="Name29">
+              <dgm:if name="Name30" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.2325"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.308"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.5808"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.308"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.333"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.308"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.5808"/>
+                  <dgm:constr type="l" for="ch" forName="childText3" refType="w" fact="0.616"/>
+                  <dgm:constr type="t" for="ch" forName="childText3" refType="h" fact="0.4335"/>
+                  <dgm:constr type="w" for="ch" forName="childText3" refType="w" fact="0.308"/>
+                  <dgm:constr type="h" for="ch" forName="childText3" refType="h" fact="0.5723"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.3015"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.308"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.1005"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.692"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.3015"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0.616"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.201"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.384"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.3015"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name31">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0.692"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.2325"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.308"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.5808"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.384"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.333"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.308"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.5808"/>
+                  <dgm:constr type="l" for="ch" forName="childText3" refType="w" fact="0.076"/>
+                  <dgm:constr type="t" for="ch" forName="childText3" refType="h" fact="0.4335"/>
+                  <dgm:constr type="w" for="ch" forName="childText3" refType="w" fact="0.308"/>
+                  <dgm:constr type="h" for="ch" forName="childText3" refType="h" fact="0.5723"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.3015"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.1005"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.692"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.3015"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.201"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.384"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.3015"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:if>
+      <dgm:if name="Name32" axis="ch" ptType="node" func="cnt" op="equ" val="4">
+        <dgm:choose name="Name33">
+          <dgm:if name="Name34" axis="ch ch" ptType="node node" func="cnt" op="equ" val="0">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="3.435"/>
+            </dgm:alg>
+            <dgm:choose name="Name35">
+              <dgm:if name="Name36" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.5001"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.2305"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.1666"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.7695"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.5001"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0.461"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.3333"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.539"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.5001"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0.6915"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.4999"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.3085"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.5001"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name37">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.5001"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.1666"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.7695"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.5001"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.3333"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.539"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.5001"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.4999"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.3085"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.5001"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:if>
+          <dgm:else name="Name38">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.9377"/>
+            </dgm:alg>
+            <dgm:choose name="Name39">
+              <dgm:if name="Name40" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.218"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.2305"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.5218"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.2305"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.312"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.2305"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.5085"/>
+                  <dgm:constr type="l" for="ch" forName="childText3" refType="w" fact="0.461"/>
+                  <dgm:constr type="t" for="ch" forName="childText3" refType="h" fact="0.406"/>
+                  <dgm:constr type="w" for="ch" forName="childText3" refType="w" fact="0.2305"/>
+                  <dgm:constr type="h" for="ch" forName="childText3" refType="h" fact="0.5119"/>
+                  <dgm:constr type="l" for="ch" forName="childText4" refType="w" fact="0.6915"/>
+                  <dgm:constr type="t" for="ch" forName="childText4" refType="h" fact="0.5"/>
+                  <dgm:constr type="w" for="ch" forName="childText4" refType="w" fact="0.2326"/>
+                  <dgm:constr type="h" for="ch" forName="childText4" refType="h" fact="0.5179"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2821"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.2305"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.094"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.7695"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.2821"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0.461"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.188"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.539"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.2821"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0.6915"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.282"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.3085"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.2821"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name41">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0.7695"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.218"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.2305"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.5218"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.539"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.312"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.2305"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.5085"/>
+                  <dgm:constr type="l" for="ch" forName="childText3" refType="w" fact="0.3085"/>
+                  <dgm:constr type="t" for="ch" forName="childText3" refType="h" fact="0.406"/>
+                  <dgm:constr type="w" for="ch" forName="childText3" refType="w" fact="0.2305"/>
+                  <dgm:constr type="h" for="ch" forName="childText3" refType="h" fact="0.5119"/>
+                  <dgm:constr type="l" for="ch" forName="childText4" refType="w" fact="0.076"/>
+                  <dgm:constr type="t" for="ch" forName="childText4" refType="h" fact="0.5"/>
+                  <dgm:constr type="w" for="ch" forName="childText4" refType="w" fact="0.2346"/>
+                  <dgm:constr type="h" for="ch" forName="childText4" refType="h" fact="0.5179"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2821"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.094"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.7695"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.2821"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.188"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.539"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.2821"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.282"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.3085"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.2821"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:if>
+      <dgm:else name="Name42">
+        <dgm:choose name="Name43">
+          <dgm:if name="Name44" axis="ch ch" ptType="node node" func="cnt" op="equ" val="0">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="2.9463"/>
+            </dgm:alg>
+            <dgm:choose name="Name45">
+              <dgm:if name="Name46" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText5" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.1848"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.1429"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.8152"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0.3696"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.2858"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.6304"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0.5545"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.4286"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.4455"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText5" refType="w" fact="0.7393"/>
+                  <dgm:constr type="t" for="ch" forName="parentText5" refType="h" fact="0.5715"/>
+                  <dgm:constr type="w" for="ch" forName="parentText5" refType="w" fact="0.2607"/>
+                  <dgm:constr type="h" for="ch" forName="parentText5" refType="h" fact="0.4285"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name47">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText5" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.1429"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.8152"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.2858"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.6304"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.4286"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.4455"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.4285"/>
+                  <dgm:constr type="l" for="ch" forName="parentText5" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText5" refType="h" fact="0.5715"/>
+                  <dgm:constr type="w" for="ch" forName="parentText5" refType="w" fact="0.2607"/>
+                  <dgm:constr type="h" for="ch" forName="parentText5" refType="h" fact="0.4285"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:if>
+          <dgm:else name="Name48">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.7837"/>
+            </dgm:alg>
+            <dgm:choose name="Name49">
+              <dgm:if name="Name50" func="var" arg="dir" op="equ" val="norm">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText5" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.1997"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.1848"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.2862"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText3" refType="w" fact="0.3696"/>
+                  <dgm:constr type="t" for="ch" forName="childText3" refType="h" fact="0.3727"/>
+                  <dgm:constr type="w" for="ch" forName="childText3" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText3" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText4" refType="w" fact="0.5545"/>
+                  <dgm:constr type="t" for="ch" forName="childText4" refType="h" fact="0.4592"/>
+                  <dgm:constr type="w" for="ch" forName="childText4" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText4" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText5" refType="w" fact="0.7393"/>
+                  <dgm:constr type="t" for="ch" forName="childText5" refType="h" fact="0.5457"/>
+                  <dgm:constr type="w" for="ch" forName="childText5" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText5" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0.1848"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.0865"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.8152"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0.3696"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.173"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.6304"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0.5545"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.2595"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.4455"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText5" refType="w" fact="0.7393"/>
+                  <dgm:constr type="t" for="ch" forName="parentText5" refType="h" fact="0.346"/>
+                  <dgm:constr type="w" for="ch" forName="parentText5" refType="w" fact="0.2607"/>
+                  <dgm:constr type="h" for="ch" forName="parentText5" refType="h" fact="0.2594"/>
+                </dgm:constrLst>
+              </dgm:if>
+              <dgm:else name="Name51">
+                <dgm:constrLst>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText1" val="65"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText1" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText2" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText3" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText4" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText1" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="parentText5" op="lte"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText2" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText3" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText4" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="parentText5" refType="primFontSz" refFor="des" refForName="parentText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText2" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText3" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText4" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="primFontSz" for="des" forName="childText5" refType="primFontSz" refFor="des" refForName="childText1" op="equ"/>
+                  <dgm:constr type="l" for="ch" forName="childText1" refType="w" fact="0.81518"/>
+                  <dgm:constr type="t" for="ch" forName="childText1" refType="h" fact="0.1997"/>
+                  <dgm:constr type="w" for="ch" forName="childText1" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText1" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText2" refType="w" fact="0.63036"/>
+                  <dgm:constr type="t" for="ch" forName="childText2" refType="h" fact="0.2862"/>
+                  <dgm:constr type="w" for="ch" forName="childText2" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText2" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText3" refType="w" fact="0.44554"/>
+                  <dgm:constr type="t" for="ch" forName="childText3" refType="h" fact="0.3727"/>
+                  <dgm:constr type="w" for="ch" forName="childText3" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText3" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText4" refType="w" fact="0.26072"/>
+                  <dgm:constr type="t" for="ch" forName="childText4" refType="h" fact="0.4592"/>
+                  <dgm:constr type="w" for="ch" forName="childText4" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText4" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="childText5" refType="w" fact="0.0759"/>
+                  <dgm:constr type="t" for="ch" forName="childText5" refType="h" fact="0.5457"/>
+                  <dgm:constr type="w" for="ch" forName="childText5" refType="w" fact="0.18482"/>
+                  <dgm:constr type="h" for="ch" forName="childText5" refType="h" fact="0.4763"/>
+                  <dgm:constr type="l" for="ch" forName="parentText1" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText1" refType="h" fact="0"/>
+                  <dgm:constr type="w" for="ch" forName="parentText1" refType="w"/>
+                  <dgm:constr type="h" for="ch" forName="parentText1" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText2" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText2" refType="h" fact="0.0865"/>
+                  <dgm:constr type="w" for="ch" forName="parentText2" refType="w" fact="0.8152"/>
+                  <dgm:constr type="h" for="ch" forName="parentText2" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText3" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText3" refType="h" fact="0.173"/>
+                  <dgm:constr type="w" for="ch" forName="parentText3" refType="w" fact="0.6304"/>
+                  <dgm:constr type="h" for="ch" forName="parentText3" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText4" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText4" refType="h" fact="0.2595"/>
+                  <dgm:constr type="w" for="ch" forName="parentText4" refType="w" fact="0.4455"/>
+                  <dgm:constr type="h" for="ch" forName="parentText4" refType="h" fact="0.2594"/>
+                  <dgm:constr type="l" for="ch" forName="parentText5" refType="w" fact="0"/>
+                  <dgm:constr type="t" for="ch" forName="parentText5" refType="h" fact="0.346"/>
+                  <dgm:constr type="w" for="ch" forName="parentText5" refType="w" fact="0.2607"/>
+                  <dgm:constr type="h" for="ch" forName="parentText5" refType="h" fact="0.2594"/>
+                </dgm:constrLst>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:forEach name="Name52" axis="ch" ptType="node" cnt="1">
+      <dgm:layoutNode name="parentText1" styleLbl="node1">
+        <dgm:varLst>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:choose name="Name53">
+          <dgm:if name="Name54" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rightArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" val="20"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name55">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="r"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="leftArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" val="20"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:choose name="Name56">
+        <dgm:if name="Name57" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="childText1" styleLbl="solidAlignAcc1">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="txAnchorVert" val="t"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name58"/>
+      </dgm:choose>
+    </dgm:forEach>
+    <dgm:forEach name="Name59" axis="ch" ptType="node" st="2" cnt="1">
+      <dgm:layoutNode name="parentText2" styleLbl="node1">
+        <dgm:varLst>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:choose name="Name60">
+          <dgm:if name="Name61" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rightArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" val="20"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name62">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="r"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="leftArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" val="20"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:choose name="Name63">
+        <dgm:if name="Name64" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="childText2" styleLbl="solidAlignAcc1">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="txAnchorVert" val="t"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name65"/>
+      </dgm:choose>
+    </dgm:forEach>
+    <dgm:forEach name="Name66" axis="ch" ptType="node" st="3" cnt="1">
+      <dgm:layoutNode name="parentText3" styleLbl="node1">
+        <dgm:varLst>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:choose name="Name67">
+          <dgm:if name="Name68" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rightArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" val="20"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name69">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="r"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="leftArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" val="20"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:choose name="Name70">
+        <dgm:if name="Name71" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="childText3" styleLbl="solidAlignAcc1">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="txAnchorVert" val="t"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name72"/>
+      </dgm:choose>
+    </dgm:forEach>
+    <dgm:forEach name="Name73" axis="ch" ptType="node" st="4" cnt="1">
+      <dgm:layoutNode name="parentText4" styleLbl="node1">
+        <dgm:varLst>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:choose name="Name74">
+          <dgm:if name="Name75" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rightArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" val="20"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name76">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="r"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="leftArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" val="20"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:choose name="Name77">
+        <dgm:if name="Name78" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="childText4" styleLbl="solidAlignAcc1">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="txAnchorVert" val="t"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name79"/>
+      </dgm:choose>
+    </dgm:forEach>
+    <dgm:forEach name="Name80" axis="ch" ptType="node" st="5" cnt="1">
+      <dgm:layoutNode name="parentText5" styleLbl="node1">
+        <dgm:varLst>
+          <dgm:chMax/>
+          <dgm:chPref val="3"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:choose name="Name81">
+          <dgm:if name="Name82" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rightArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" val="20"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name83">
+            <dgm:alg type="tx">
+              <dgm:param type="parTxLTRAlign" val="r"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="leftArrow" r:blip="">
+              <dgm:adjLst>
+                <dgm:adj idx="1" val="0.5"/>
+                <dgm:adj idx="2" val="0.5"/>
+              </dgm:adjLst>
+            </dgm:shape>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" val="20"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="h" fact="0.45"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:choose name="Name84">
+        <dgm:if name="Name85" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="childText5" styleLbl="solidAlignAcc1">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="txAnchorVert" val="t"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name86"/>
+      </dgm:choose>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/list1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="4000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="linear">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="vertAlign" val="mid"/>
+          <dgm:param type="horzAlign" val="l"/>
+          <dgm:param type="nodeHorzAlign" val="l"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="vertAlign" val="mid"/>
+          <dgm:param type="horzAlign" val="r"/>
+          <dgm:param type="nodeHorzAlign" val="r"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="parentLin" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="parentLin" val="INF"/>
+      <dgm:constr type="w" for="des" forName="parentLeftMargin" refType="w" fact="0.05"/>
+      <dgm:constr type="w" for="des" forName="parentText" refType="w" fact="0.7"/>
+      <dgm:constr type="h" for="des" forName="parentText" refType="primFontSz" refFor="des" refForName="parentText" fact="0.82"/>
+      <dgm:constr type="h" for="ch" forName="negativeSpace" refType="primFontSz" refFor="des" refForName="parentText" fact="-0.41"/>
+      <dgm:constr type="h" for="ch" forName="negativeSpace" refType="h" refFor="des" refForName="parentText" op="lte" fact="-0.82"/>
+      <dgm:constr type="h" for="ch" forName="negativeSpace" refType="h" refFor="des" refForName="parentText" op="gte" fact="-0.82"/>
+      <dgm:constr type="w" for="ch" forName="childText" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="childText" refType="primFontSz" refFor="des" refForName="parentText" fact="0.7"/>
+      <dgm:constr type="primFontSz" for="des" forName="parentText" val="65"/>
+      <dgm:constr type="primFontSz" for="ch" forName="childText" refType="primFontSz" refFor="des" refForName="parentText"/>
+      <dgm:constr type="tMarg" for="ch" forName="childText" refType="primFontSz" refFor="des" refForName="parentText" fact="1.64"/>
+      <dgm:constr type="tMarg" for="ch" forName="childText" refType="h" refFor="des" refForName="parentText" op="lte" fact="3.28"/>
+      <dgm:constr type="tMarg" for="ch" forName="childText" refType="h" refFor="des" refForName="parentText" op="gte" fact="3.28"/>
+      <dgm:constr type="lMarg" for="ch" forName="childText" refType="w" fact="0.22"/>
+      <dgm:constr type="rMarg" for="ch" forName="childText" refType="lMarg" refFor="ch" refForName="childText"/>
+      <dgm:constr type="lMarg" for="des" forName="parentText" refType="w" fact="0.075"/>
+      <dgm:constr type="rMarg" for="des" forName="parentText" refType="lMarg" refFor="des" refForName="parentText"/>
+      <dgm:constr type="h" for="ch" forName="spaceBetweenRectangles" refType="primFontSz" refFor="des" refForName="parentText" fact="0.15"/>
+    </dgm:constrLst>
+    <dgm:ruleLst>
+      <dgm:rule type="primFontSz" for="des" forName="parentText" val="5" fact="NaN" max="NaN"/>
+    </dgm:ruleLst>
+    <dgm:forEach name="Name3" axis="ch" ptType="node">
+      <dgm:layoutNode name="parentLin">
+        <dgm:choose name="Name4">
+          <dgm:if name="Name5" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromL"/>
+              <dgm:param type="horzAlign" val="l"/>
+              <dgm:param type="nodeHorzAlign" val="l"/>
+            </dgm:alg>
+          </dgm:if>
+          <dgm:else name="Name6">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromR"/>
+              <dgm:param type="horzAlign" val="r"/>
+              <dgm:param type="nodeHorzAlign" val="r"/>
+            </dgm:alg>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:ruleLst/>
+        <dgm:layoutNode name="parentLeftMargin">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self"/>
+          <dgm:constrLst>
+            <dgm:constr type="h"/>
+          </dgm:constrLst>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+        <dgm:layoutNode name="parentText" styleLbl="node1">
+          <dgm:varLst>
+            <dgm:chMax val="0"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:choose name="Name7">
+            <dgm:if name="Name8" func="var" arg="dir" op="equ" val="norm">
+              <dgm:alg type="tx">
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="parTxRTLAlign" val="l"/>
+              </dgm:alg>
+            </dgm:if>
+            <dgm:else name="Name9">
+              <dgm:alg type="tx">
+                <dgm:param type="parTxLTRAlign" val="r"/>
+                <dgm:param type="parTxRTLAlign" val="r"/>
+              </dgm:alg>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="tMarg"/>
+            <dgm:constr type="bMarg"/>
+          </dgm:constrLst>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="negativeSpace">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:ruleLst/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="childText" styleLbl="conFgAcc1">
+        <dgm:varLst>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="stBulletLvl" val="1"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" zOrderOff="-2">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="des" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="secFontSz" refType="primFontSz"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="h" val="INF" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name10" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="spaceBetweenRectangles">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/vList5">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="list" pri="15000"/>
+    <dgm:cat type="convert" pri="2000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="21">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="22">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="31">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="32">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="14" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="24" srcId="2" destId="22" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="33" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="34" srcId="3" destId="32" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="21"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="4" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="21"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="31"/>
+        <dgm:pt modelId="4"/>
+        <dgm:pt modelId="41"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="13" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="23" srcId="2" destId="21" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="33" srcId="3" destId="31" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="43" srcId="4" destId="41" srcOrd="0" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:dir/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="l"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="lin">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="nodeHorzAlign" val="r"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="h" for="ch" forName="linNode" refType="h"/>
+      <dgm:constr type="w" for="ch" forName="linNode" refType="w"/>
+      <dgm:constr type="h" for="ch" forName="sp" refType="h" fact="0.05"/>
+      <dgm:constr type="primFontSz" for="des" forName="parentText" op="equ" val="65"/>
+      <dgm:constr type="secFontSz" for="des" forName="descendantText" op="equ"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="Name4" axis="ch" ptType="node">
+      <dgm:layoutNode name="linNode">
+        <dgm:choose name="Name5">
+          <dgm:if name="Name6" func="var" arg="dir" op="equ" val="norm">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromL"/>
+            </dgm:alg>
+          </dgm:if>
+          <dgm:else name="Name7">
+            <dgm:alg type="lin">
+              <dgm:param type="linDir" val="fromR"/>
+            </dgm:alg>
+          </dgm:else>
+        </dgm:choose>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst>
+          <dgm:constr type="w" for="ch" forName="parentText" refType="w" fact="0.36"/>
+          <dgm:constr type="w" for="ch" forName="descendantText" refType="w" fact="0.64"/>
+          <dgm:constr type="h" for="ch" forName="parentText" refType="h"/>
+          <dgm:constr type="h" for="ch" forName="descendantText" refType="h" refFor="ch" refForName="parentText" fact="0.8"/>
+        </dgm:constrLst>
+        <dgm:ruleLst/>
+        <dgm:layoutNode name="parentText">
+          <dgm:varLst>
+            <dgm:chMax val="1"/>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" zOrderOff="3">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+          <dgm:constrLst>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.15"/>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+        <dgm:choose name="Name8">
+          <dgm:if name="Name9" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+            <dgm:layoutNode name="descendantText" styleLbl="alignAccFollowNode1">
+              <dgm:varLst>
+                <dgm:bulletEnabled val="1"/>
+              </dgm:varLst>
+              <dgm:alg type="tx">
+                <dgm:param type="stBulletLvl" val="1"/>
+                <dgm:param type="txAnchorVertCh" val="mid"/>
+              </dgm:alg>
+              <dgm:choose name="Name10">
+                <dgm:if name="Name11" func="var" arg="dir" op="equ" val="norm">
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="90" type="round2SameRect" r:blip="">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                </dgm:if>
+                <dgm:else name="Name12">
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="-90" type="round2SameRect" r:blip="">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                </dgm:else>
+              </dgm:choose>
+              <dgm:presOf axis="des" ptType="node"/>
+              <dgm:constrLst>
+                <dgm:constr type="secFontSz" val="65"/>
+                <dgm:constr type="primFontSz" refType="secFontSz"/>
+                <dgm:constr type="lMarg" refType="secFontSz" fact="0.3"/>
+                <dgm:constr type="rMarg" refType="secFontSz" fact="0.3"/>
+                <dgm:constr type="tMarg" refType="secFontSz" fact="0.15"/>
+                <dgm:constr type="bMarg" refType="secFontSz" fact="0.15"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="secFontSz" val="5" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+          </dgm:if>
+          <dgm:else name="Name13"/>
+        </dgm:choose>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name14" axis="followSib" ptType="sibTrans" cnt="1">
+        <dgm:layoutNode name="sp">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:constrLst/>
+          <dgm:ruleLst/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1083,51 +11150,51 @@
           <p:cNvPr id="28" name="Дата 27"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1890236" y="6313289"/>
             <a:ext cx="7980998" cy="383381"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr tIns="0" bIns="0" anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Нижний колонтитул 16"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1890236" y="5933240"/>
             <a:ext cx="7980998" cy="383381"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr tIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
@@ -1284,51 +11351,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1473,51 +11540,51 @@
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1667,51 +11734,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6603225" y="6804050"/>
             <a:ext cx="2940368" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630079" y="6805018"/>
             <a:ext cx="5870890" cy="315873"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1928,51 +11995,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9585730" y="6800850"/>
             <a:ext cx="2940368" cy="320040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3609827" y="6805018"/>
             <a:ext cx="5870890" cy="315873"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2416,51 +12483,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6603225" y="6805017"/>
             <a:ext cx="2940368" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630079" y="6805017"/>
             <a:ext cx="5870890" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2845,51 +12912,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6603225" y="6805017"/>
             <a:ext cx="2936167" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630079" y="6805017"/>
             <a:ext cx="5872334" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2990,51 +13057,51 @@
               <a:rPr kumimoji="0" lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3099,51 +13166,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6603225" y="6805017"/>
             <a:ext cx="2940368" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630079" y="6805985"/>
             <a:ext cx="5870890" cy="315873"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3391,51 +13458,51 @@
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8653214" y="6884060"/>
             <a:ext cx="2940368" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1100"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1565352" y="6884060"/>
             <a:ext cx="7087862" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -3657,51 +13724,51 @@
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8417852" y="6884060"/>
             <a:ext cx="2898362" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1100"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1613001" y="6885027"/>
             <a:ext cx="6819062" cy="316840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4047,51 +14114,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6603225" y="6805017"/>
             <a:ext cx="2940368" cy="316840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="113157" tIns="56579" rIns="113157" bIns="56579" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200" b="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B4C71EC6-210F-42DE-9C53-41977AD35B3D}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:pPr/>
-              <a:t>02.07.2025</a:t>
+              <a:t>15.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="630079" y="6805985"/>
             <a:ext cx="5870890" cy="315873"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4467,115 +14534,87 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="4526280" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...42 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -4584,217 +14623,375 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ВСП «ЕКОНОМІКО-ПРАВНИЧИЙ ФАХОВИЙ КОЛЕДЖ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="2800" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>ЗАПОРІЗЬКОГО НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ»</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FFFF00"/>
                 </a:solidFill>
-                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:effectLst/>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Текст 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1976948"/>
+            <a:ext cx="12601575" cy="5223952"/>
+          </a:xfrm>
+        </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="79210" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" cap="all" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Освітньо-професійний ступінь:  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="79210" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" cap="all" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>фаховий молодший бакалавр </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="79210" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" cap="all" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Спеціальність</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" cap="all" dirty="0">
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="79210" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" cap="all" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>071 облік і оподаткування </a:t>
-[...7 lines deleted...]
-              <a:rPr lang="uk-UA" b="1" cap="all" dirty="0">
+              <a:t>D1 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>072 фінанси банківська справа  та страхування</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0">
+              <a:t>071</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>облік і оподаткування </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>D2 (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>072</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> фінанси, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банківська справа  та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>страхування</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" b="1" cap="all" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" lvl="0" indent="0" algn="ctr">
+              <a:buClr>
+                <a:srgbClr val="FF388C"/>
+              </a:buClr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Міжнародні стандарти фінансової звітності - мова, якою розмовляють фінансисти та обліковці всього світу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="4400" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2664227964"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
@@ -4811,2794 +15008,1633 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Заголовок 3"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="6000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Програма </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>курсу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="uk-UA" sz="6600" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Тематика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="6000" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>дисципліни</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="6000" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Объект 2"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3625033271"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...145 lines deleted...]
-      </p:pic>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="252115" y="1944268"/>
+          <a:ext cx="12097344" cy="5184573"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="12097344">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1240156180"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="920536">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="635" indent="-635" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 1. Міжнародні стандарти фінансової звітності, їх розробка та впровадження</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3673681510"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="635" indent="-635" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 2. Основні форми фінансової звітності за МСФЗ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1680212855"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="635" indent="-635" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 3. Подання фінансової звітності за МСФЗ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2075973125"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="635" indent="-635" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 4. Облік довгострокових активів за МСБО</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3629214714"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marL="635" indent="-635" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 5. Облік поточних активів за МСБО</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2387978548"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="947563">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-1270" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 6. Забезпечення, непередбачені зобов’язання й активи, виплати працівникам і програми пенсійного забезпечення</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3427855768"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-1270" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 7. Фінансові інструменти та платіж на основі акцій</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3468823712"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-1270" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 8. Облік доходів, витрат і податку на прибуток</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1265547969"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="473782">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-1270" algn="just">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="uk-UA" sz="2800" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Тема 9. Зв’язані сторони та консолідована звітність</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnL>
+                    <a:lnR w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnR>
+                    <a:lnT w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnT>
+                    <a:lnB w="12700" cap="flat" cmpd="sng" algn="ctr">
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd type="none" w="med" len="med"/>
+                      <a:tailEnd type="none" w="med" len="med"/>
+                    </a:lnB>
+                    <a:solidFill>
+                      <a:schemeClr val="accent5">
+                        <a:lumMod val="60000"/>
+                        <a:lumOff val="40000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2135745614"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3695306731"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2841921980"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Заголовок 3"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2" name="Текст 4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-143966"/>
+            <a:ext cx="12601575" cy="7344866"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+          <a:bodyPr vert="horz" lIns="113157" tIns="56579" rIns="113157" bIns="56579" anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="554469" indent="-475259" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3700" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="1018413" indent="-353616" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="95000"/>
+              <a:buFont typeface="Verdana"/>
+              <a:buChar char="›"/>
+              <a:defRPr kumimoji="0" sz="3200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1369200" indent="-282893" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1697355" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2500" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1980248" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2263140" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2579980" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2828925" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3111818" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Обирай майбутнє вже сьогодні!</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0">
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0" smtClean="0"/>
+              <a:t>Обирай дисципліну «Міжнародні стандарти фінансової звітності»</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="5400" b="1" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="914400">
+              <a:buClr>
+                <a:srgbClr val="FF388C"/>
+              </a:buClr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Твоя перепустка у світ глобального бізнесу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Объект 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Стрелка вниз 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5148659" y="3744466"/>
+            <a:ext cx="2880320" cy="1224136"/>
+          </a:xfrm>
+          <a:prstGeom prst="downArrow">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="accent5"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="3">
-            <a:schemeClr val="accent5"/>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="2">
-            <a:schemeClr val="accent5"/>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...39 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2732826585"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3809891033"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2" name="Текст 4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="612155" y="0"/>
-            <a:ext cx="11341418" cy="1468984"/>
+            <a:off x="0" y="4410"/>
+            <a:ext cx="12601575" cy="7200900"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr vert="horz" lIns="113157" tIns="56579" rIns="113157" bIns="56579" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="554469" indent="-475259" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3700" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="1018413" indent="-353616" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="95000"/>
+              <a:buFont typeface="Verdana"/>
+              <a:buChar char="›"/>
+              <a:defRPr kumimoji="0" sz="3200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1369200" indent="-282893" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1697355" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2500" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1980248" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2263140" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2579980" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2828925" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3111818" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" lvl="0" algn="ctr">
-[...3 lines deleted...]
-              </a:tabLst>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="uk-UA" sz="4000" b="1" i="1" dirty="0" smtClean="0">
-[...1 lines deleted...]
-                <a:ea typeface="Times New Roman"/>
+              <a:rPr lang="uk-UA" sz="5400" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Міжнародні організації зі стандартизації фінансової звітності</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="uk-UA" dirty="0"/>
+              <a:t>Чому це важливо саме зараз?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" dirty="0" smtClean="0"/>
+              <a:t>Україна впевнено крокує до ЄС, де МСФЗ є обов’язковими</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="4000" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1404 lines deleted...]
-      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Схема 2"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2774472514"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1620267" y="1944266"/>
+          <a:ext cx="9505056" cy="5032598"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1028282273"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2958546746"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-[...839 lines deleted...]
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -7607,107 +16643,133 @@
           <a:xfrm>
             <a:off x="525066" y="144066"/>
             <a:ext cx="9976247" cy="1571151"/>
           </a:xfrm>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...1 lines deleted...]
-              <a:rPr lang="uk-UA" sz="3600" b="1" i="1" dirty="0" smtClean="0"/>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>В чому полягає практичне значення міжнародних </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3600" b="1" i="1" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>стандартів </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3600" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>фінансової звітності</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="uk-UA" sz="3600" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Текст 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1715212"/>
             <a:ext cx="12601575" cy="5485687"/>
           </a:xfrm>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
               <a:t>* </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>зменшення ризику для кредиторів і інвесторів;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>* зниження </a:t>
             </a:r>
@@ -7892,1918 +16954,1083 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-[...709 lines deleted...]
-
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="2" name="Текст 4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...52 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="630079" y="1976948"/>
-            <a:ext cx="11341418" cy="5223952"/>
+            <a:off x="0" y="-143966"/>
+            <a:ext cx="12601575" cy="7344866"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+          <a:bodyPr vert="horz" lIns="113157" tIns="56579" rIns="113157" bIns="56579" anchor="t">
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="554469" indent="-475259" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3700" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="1018413" indent="-353616" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="95000"/>
+              <a:buFont typeface="Verdana"/>
+              <a:buChar char="›"/>
+              <a:defRPr kumimoji="0" sz="3200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1369200" indent="-282893" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1697355" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2500" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1980248" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2263140" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2579980" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2828925" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3111818" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr marL="67894" indent="0">
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="uk-UA" sz="16000" b="1" i="1" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Кар'єрні перспективи</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="4000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ким ти зможеш працювати</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" dirty="0" smtClean="0"/>
+              <a:t>Фахівці зі знанням МСФЗ заробляють на 30-50% більше за колег, які знають лише НПСБО </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="3200" b="1" i="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...290 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Схема 2"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1628891850"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2016311" y="1296194"/>
+          <a:ext cx="8568952" cy="4638826"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1888471908"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4200340209"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Заголовок 3"/>
-[...1 lines deleted...]
-            <a:spLocks noGrp="1"/>
+          <p:cNvPr id="7" name="Текст 4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
           </p:cNvSpPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-3803" y="0"/>
+            <a:ext cx="12601575" cy="7200900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr vert="horz" lIns="113157" tIns="56579" rIns="113157" bIns="56579" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="554469" indent="-475259" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3700" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="1018413" indent="-353616" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buSzPct val="95000"/>
+              <a:buFont typeface="Verdana"/>
+              <a:buChar char="›"/>
+              <a:defRPr kumimoji="0" sz="3200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1369200" indent="-282893" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="3000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1697355" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2500" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1980248" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2263140" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2579980" indent="-260261" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2828925" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3111818" indent="-226314" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1">
+                  <a:tint val="75000"/>
+                </a:schemeClr>
+              </a:buClr>
+              <a:buFont typeface="Wingdings 2"/>
+              <a:buChar char=""/>
+              <a:defRPr kumimoji="0" sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Для кого та коли?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="5400" b="1" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0" algn="ctr" defTabSz="914400">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="1400" dirty="0" smtClean="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="5" name="Схема 4"/>
+          <p:cNvGraphicFramePr/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2873152675"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...69 lines deleted...]
-      </p:sp>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="756171" y="1152178"/>
+          <a:ext cx="11017223" cy="5616624"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="702282224"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2267931291"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="5" name="Текст 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="525066" y="285038"/>
-[...49 lines deleted...]
-            <a:ext cx="11680377" cy="5269613"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12601575" cy="7200900"/>
           </a:xfrm>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...140 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
+            <a:pPr marL="67894" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3600" b="1" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-            <a:endParaRPr lang="ru-RU" sz="3200" i="1" dirty="0">
+            <a:pPr marL="67894" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="3600" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1" smtClean="0">
+            <a:pPr marL="67894" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5700" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Метою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>вивчення дисципліни </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="5700" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="67894" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5700" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>«</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Міжнародні стандарти </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5700" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансової звітності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5700" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>» (МСФЗ) </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="5700" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="67894" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="67894" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Відповідно</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" smtClean="0">
+              <a:t>є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:t>формування системи знань і практичних навичок </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>до </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1">
+              <a:t>щодо структури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>цих</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:t>, змісту, правил складання, подання та тлумачення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1">
+              <a:t>фінансової звітності </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>нормативних</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:t>відповідно до міжнародних стандартів, а також </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1">
+              <a:t>засвоєння методології </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>документів</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0">
+              <a:t>обліку окремих елементів звітності в умовах глобалізації </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="3200" i="1" dirty="0" err="1">
+              <a:t>та інтеграції </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>вітчизняні</a:t>
-[...210 lines deleted...]
-            </a:r>
+              <a:t>фінансових ринків.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="410794" indent="-342900">
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="5200" b="1" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="79210" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="16000" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="410794" indent="-342900">
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:endParaRPr lang="ru-RU" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4017818872"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1888471908"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
@@ -9815,853 +18042,811 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="639981" y="861644"/>
+            <a:ext cx="10892740" cy="763591"/>
+          </a:xfrm>
+        </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ru-RU" sz="6600" dirty="0" smtClean="0">
+              <a:rPr lang="uk-UA" sz="3600" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ПРОГРАМНІ РЕЗУЛЬТАТИ НАВЧАННЯ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3600" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Текст 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1738253"/>
+            <a:ext cx="12601575" cy="5462648"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Тематика </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="6600" dirty="0" err="1" smtClean="0">
+              <a:t>Спеціальність 072</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>дисципліни</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="6600" dirty="0">
+              <a:t>РН 8. Формувати й аналізувати фінансову, податкову і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>статистичну звітність </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для визначення </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показників </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>забезпеченості підприємства </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсним потенціалом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>та його ефективного використання.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 10. Формувати і надавати облікову-аналітичну інформацію </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для ухвалення </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>управлінських </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>рішень </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>з метою підвищення ефективності бізнесу.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 11. Визначати й аналізувати фінансово-економічні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>показники діяльності </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>підприємства для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>виявлення резервів раціонального </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>використання матеріальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>трудових </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>фінансових </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ресурсів.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 12. Застосовувати спеціалізовані інформаційні системи </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>і комп’ютерні </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>технології </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розв’язання </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>задач з обробки даних у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>сфері професійної діяльності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Спеціальність </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>071</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="12109450" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 02. Володіти державною та іноземною мовами для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>складання ділових </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>паперів і комунікації </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>професійній діяльності.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="12109450" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 06. Застосовувати набуті теоретичні знання у практичній </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>діяльності для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>розв’язання професійних завдань.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="12109450" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 10. Застосовувати принципи, методи і процедури </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>бухгалтерського обліку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>у сфері фінансів, банківської справи, страхування та фондового ринку.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:tabLst>
+                <a:tab pos="12109450" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>РН 13. Використовувати професійну аргументацію для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>донесення інформації </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>до фахівців і користувачів послуг у сфері фінансів, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>банківської справи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, страхування та фондового ринку для досягнення спільної мети.</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="2000" i="1" dirty="0" smtClean="0">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...754 lines deleted...]
-      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Прямоугольник 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6086351" y="1512218"/>
+            <a:ext cx="6515224" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\K52JU\Desktop\Document177.jpg"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="9023434" y="2880370"/>
+            <a:ext cx="3500997" cy="2195216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Прямоугольник 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="245283" y="-32102"/>
+            <a:ext cx="12111008" cy="923330"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="5400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Що ти отримаєш у результаті?</a:t>
+            </a:r>
+            <a:endParaRPr lang="uk-UA" sz="5400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2841921980"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3606492201"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
@@ -10673,196 +18858,229 @@
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Заголовок 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="108099" y="280868"/>
+            <a:ext cx="12169352" cy="1468984"/>
+          </a:xfrm>
+        </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...17 lines deleted...]
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
+            <a:pPr marL="0" algn="ctr"/>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Чому потрібно вивчати </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>МСФЗ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(IFRS) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>?</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="ru-RU" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Прямоугольник 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2200067"/>
             <a:ext cx="12601575" cy="4524315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>    Сучасні умови </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>розвитку економічних відносин </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>між країнами вимагають надання користувачам зрозумілої інформації про майновий </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>с</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>тан підприємства, установи, організації.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>   Тому,публічні акціонерні товариства, підприємства, що становлять суспільний  інтерес складають  фінансову звітність за міжнародними стандартами. </a:t>
+              <a:t>   Тому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, публічні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>акціонерні товариства, підприємства, що становлять суспільний  інтерес складають  фінансову звітність за міжнародними стандартами. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>   Це</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, насамперед, сприяє прийняттю ефективних рішень щодо підприємства, як в самій установі, так і для зовнішніх </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
@@ -10905,491 +19123,325 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Заголовок 5"/>
+          <p:cNvPr id="2" name="Заголовок 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent5"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent5"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent5"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="uk-UA" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+              <a:rPr lang="uk-UA" sz="4400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Склад МСФЗ ( </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="4400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFF00"/>
+                </a:solidFill>
+                <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>IFRS)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFF00"/>
+              </a:solidFill>
+              <a:latin typeface="Arial Black" panose="020B0A04020102020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...71 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Прямоугольник 8"/>
+          <p:cNvPr id="3" name="Текст 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1715212"/>
+            <a:ext cx="12421467" cy="5485687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent5"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent5"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent5"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="525094" indent="-457200">
+              <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжнародні стандарти фінансової звітності (IFRS);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="525094" indent="-457200">
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>міжнародні стандарти бухгалтерського обліку (IAS);</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="525094" indent="-457200">
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="3200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>тлумачення, розроблені Комітетом із тлумачень міжнародної фінансової звітності;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="525094" indent="-457200">
+              <a:buFont typeface="Arial" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="3200" i="1" dirty="0">
+              <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Прямоугольник 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="108099" y="2369344"/>
-            <a:ext cx="7416824" cy="3662541"/>
+            <a:off x="5724723" y="1440210"/>
+            <a:ext cx="6515224" cy="1077218"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...36 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3200" dirty="0" smtClean="0"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
+            </a:br>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
-            <a:r>
-[...61 lines deleted...]
-            </a:r>
+            <a:pPr fontAlgn="t"/>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
-            <a:r>
-[...192 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" i="1" dirty="0">
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="ru-RU" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 2" descr="Картинки по запросу розрахункИ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A23630BB-5869-460E-9401-949D78FF7BFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="7092875" y="4783301"/>
+            <a:ext cx="2945204" cy="2053892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:softEdge rad="112500"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture 2" descr="Картинки по запросу підпис на документі">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59E5FD7B-BC32-4B7C-AE9F-DFA95D61B9AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2456363" y="5040610"/>
+            <a:ext cx="3268360" cy="2042725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:softEdge rad="112500"/>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="755526395"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3175893810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="1500">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:split orient="vert"/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
@@ -11666,101 +19718,95 @@
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="1200"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="90000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="70000" sy="70000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Verve</Template>
   <TotalTime></TotalTime>
-  <Words>581</Words>
+  <Words>638</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Произвольный</PresentationFormat>
-  <Paragraphs>98</Paragraphs>
-  <Slides>18</Slides>
+  <Paragraphs>104</Paragraphs>
+  <Slides>11</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Яркая</vt:lpstr>
       <vt:lpstr>ВСП «ЕКОНОМІКО-ПРАВНИЧИЙ ФАХОВИЙ КОЛЕДЖ ЗАПОРІЗЬКОГО НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ» </vt:lpstr>
-      <vt:lpstr>Вибіркова дисципліна в межах спеціальності  МІЖНАРОДНІ СТАНДАРТИ  ФІНАНСОВОЇ ЗВІТНОСТІ </vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>Організаційна структура РМСФЗ</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>В чому полягає практичне значення міжнародних стандартів фінансової звітності?</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>ПРОГРАМНІ РЕЗУЛЬТАТИ НАВЧАННЯ:</vt:lpstr>
+      <vt:lpstr>Чому потрібно вивчати МСФЗ  (IFRS) ?</vt:lpstr>
       <vt:lpstr>Склад МСФЗ ( IFRS)</vt:lpstr>
-      <vt:lpstr>Мета застосування  МСБО (ICA) та  МСФЗ ( IFRS)</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>ПРОГРАМНІ РЕЗУЛЬТАТИ НАВЧАННЯ:</vt:lpstr>
+      <vt:lpstr>Програма курсу Тематика дисципліни</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>МІЖНАРОДНІ СТАНДАРТИ БУХГАЛТЕРСЬКОГО ОБЛІКУ</dc:title>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>